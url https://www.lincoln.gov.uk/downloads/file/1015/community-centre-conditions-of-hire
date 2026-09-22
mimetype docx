--- v0 (2025-10-14)
+++ v1 (2026-09-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69BA59AA" w14:textId="05E390F2" w:rsidR="006210B4" w:rsidRPr="006210B4" w:rsidRDefault="006210B4" w:rsidP="00C92CFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B3CC252" wp14:editId="7C927130">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-251460</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1377950" cy="450850"/>
@@ -812,68 +812,68 @@
           </w:p>
           <w:p w14:paraId="4F570590" w14:textId="016C446B" w:rsidR="00B332F3" w:rsidRPr="00A96731" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96731">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requests for one off hire events must be received a minimum of 10 working days in advance of the proposed booking.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D87F90E" w14:textId="02EC5548" w:rsidR="00B332F3" w:rsidRPr="00A96731" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
+          <w:p w14:paraId="1D87F90E" w14:textId="02EC5548" w:rsidR="00B332F3" w:rsidRPr="00DA09A8" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA09A8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The times of the booking must include set up and clearing away.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD4FDCF" w14:textId="3E279181" w:rsidR="00B332F3" w:rsidRPr="00A96731" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96731">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1162,51 +1162,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Council shall have the discretion to restrict the numbers of persons using the facility and at no time shall such numbers be allowed to exceed any limit that is set by the Council.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D84989C" w14:textId="4A84B974" w:rsidR="00B332F3" w:rsidRPr="00A96731" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96731">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Admittance is not permitted in advance of the commencement time of the booking and all persons must leave at the agreed finish time of the booking.</w:t>
+              <w:t xml:space="preserve">Admittance is not permitted in advance of the commencement time of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A96731">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>booking</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A96731">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and all persons must leave at the agreed finish time of the booking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B332F3" w14:paraId="26315111" w14:textId="77777777" w:rsidTr="00930CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="643EDC9E" w14:textId="6C02421E" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Supervision</w:t>
             </w:r>
           </w:p>
@@ -1354,69 +1372,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E09D6A0" w14:textId="6C9413A3" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Hirer shall be responsible to pay the Council for the cost of repairing or making good any loss or damage (fair wear and tear excepted) arising out of, or incidental to the hiring.  This includes the fixtures, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and contents of the premises.</w:t>
+              <w:t>The Hirer shall be responsible to pay the Council for the cost of repairing or making good any loss or damage (fair wear and tear excepted) arising out of, or incidental to the hiring.  This includes the fixtures, fittings and contents of the premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B332F3" w14:paraId="060F3BB3" w14:textId="77777777" w:rsidTr="00930CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D63E4F" w14:textId="5B2618A9" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cleaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1574,69 +1574,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hirers do not have any rights to storage within the community centre. Any requests to store equipment will be considered at the discretion of the City of Lincoln Council.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040B4742" w14:textId="790F4AEE" w:rsidR="00B332F3" w:rsidRPr="00930CE0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any equipment that is stored by the Hirer on the premises, remains the sole responsibility of the Hirer, including insurance, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> or accidental damage.</w:t>
+              <w:t>Any equipment that is stored by the Hirer on the premises, remains the sole responsibility of the Hirer, including insurance, loss or accidental damage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B332F3" w14:paraId="179848CE" w14:textId="77777777" w:rsidTr="00930CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E282091" w14:textId="6BECD516" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Noise</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1820,69 +1802,51 @@
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A7D9E47" w14:textId="79E61E5D" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unlicensed</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> collection, games of chance, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> or lotteries nor any betting may </w:t>
+              <w:t xml:space="preserve"> collection, games of chance, sweepstakes or lotteries nor any betting may </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">not </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">be conducted on the premises without the prior written consent of the Council. Licence enquiries should be addressed to </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00FD26E0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -1996,69 +1960,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inflatables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FADDE07" w14:textId="006E4D36" w:rsidR="00B332F3" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>External inflatables (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Bouncy Castles) may only be used with the express written consent of the Council.  The equipment must be hired from a reputable company and set-up and operated by the hire company. </w:t>
+              <w:t xml:space="preserve">External inflatables (e.g. Bouncy Castles) may only be used with the express written consent of the Council.  The equipment must be hired from a reputable company and set-up and operated by the hire company. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="328FEF75" w14:textId="37C23205" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="00281139">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ternal use of inflatables will be </w:t>
@@ -3841,70 +3787,96 @@
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ire </w:t>
             </w:r>
             <w:r w:rsidR="00526EB0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">afety concerns with the Recreation Team. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2854F9A4" w14:textId="621530EE" w:rsidR="00B332F3" w:rsidRPr="00930CE0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
+          <w:p w14:paraId="7027BC0B" w14:textId="78A7EC39" w:rsidR="001849B2" w:rsidRPr="001849B2" w:rsidRDefault="00B332F3" w:rsidP="001849B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Key-holders are responsible for ensuring compliance with all fire precaution measures and any necessary fire evacuations are conducted in line with training received. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2854F9A4" w14:textId="6CE991F2" w:rsidR="001849B2" w:rsidRPr="001849B2" w:rsidRDefault="001849B2" w:rsidP="00C92CFE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001849B2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Council reserves the right to refuse a booking and to prohibit fireworks, flares, pyrotechnics and similar ignition or combustion devices from being brought onto, stored at, or deployed from any part of the community centres or adjoining land (including car parks and open spaces), whether as part of a booking or otherwise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B332F3" w14:paraId="0E589851" w14:textId="77777777" w:rsidTr="00930CE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D0D18AE" w14:textId="7D1440AD" w:rsidR="00B332F3" w:rsidRPr="00FD26E0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD26E0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Access Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4196,240 +4168,249 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or fittings of the premises by way of any means (such as pins, nails, tacks) without firstly obtaining the permission of the Council.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8E6FBB" w14:textId="02F5E621" w:rsidR="00B332F3" w:rsidRPr="00930CE0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hirers shall ensure all items of stage costume and scenery are fire proofed.</w:t>
+              <w:t xml:space="preserve">Hirers shall ensure all items of stage costume and scenery are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00930CE0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>fire proofed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00930CE0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65EE33D6" w14:textId="44A08E2E" w:rsidR="00B332F3" w:rsidRPr="00930CE0" w:rsidRDefault="00B332F3" w:rsidP="00C92CFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Council will not allow the hiring of a centre (or rooms within a centre) by any organisation or individual whose purposes or aims for the period of hire include the promotion of views which are, or in the Council’s opinion, detrimental to the Council policies for the promotion of social justice, equality, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">The Council will not allow the hiring of a centre (or rooms within a centre) by any organisation or individual whose purposes or aims for the period of hire include the promotion of views which are, or in the Council’s opinion, detrimental to the Council policies for the promotion of social justice, equality, diversity and human rights.  In addition, the Council will not allow the hiring of a centre (or rooms within a centre) by any organisation or individual whose purposes or aims for the period of hire include the promotion of views which are, in the Council’s opinion, in conflict with a Council policy </w:t>
+            </w:r>
             <w:r w:rsidRPr="00930CE0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>diversity</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> and human rights.  In addition, the Council will not allow the hiring of a centre (or rooms within a centre) by any organisation or individual whose purposes or aims for the period of hire include the promotion of views which are, in the Council’s opinion, in conflict with a Council policy and the Council’s statutory duties including but not limited to the Council’s duties under the Equality Act 2010.            </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">and the Council’s statutory duties including but not limited to the Council’s duties under the Equality Act 2010.            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EA9460A" w14:textId="56F32F6F" w:rsidR="002275DA" w:rsidRDefault="002275DA" w:rsidP="00C92CFE"/>
     <w:sectPr w:rsidR="002275DA" w:rsidSect="002154B9">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="680" w:left="680" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C586F74" w14:textId="77777777" w:rsidR="008324FD" w:rsidRDefault="008324FD" w:rsidP="009829A9">
+    <w:p w14:paraId="3102CDD5" w14:textId="77777777" w:rsidR="001C5C92" w:rsidRDefault="001C5C92" w:rsidP="009829A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E2CA689" w14:textId="77777777" w:rsidR="008324FD" w:rsidRDefault="008324FD" w:rsidP="009829A9">
+    <w:p w14:paraId="1EE65EBC" w14:textId="77777777" w:rsidR="001C5C92" w:rsidRDefault="001C5C92" w:rsidP="009829A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C65E53A" w14:textId="4A21ADB3" w:rsidR="009829A9" w:rsidRDefault="009829A9" w:rsidP="00D4613D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36D35255" w14:textId="77777777" w:rsidR="008324FD" w:rsidRDefault="008324FD" w:rsidP="009829A9">
+    <w:p w14:paraId="09592784" w14:textId="77777777" w:rsidR="001C5C92" w:rsidRDefault="001C5C92" w:rsidP="009829A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C4D0E9A" w14:textId="77777777" w:rsidR="008324FD" w:rsidRDefault="008324FD" w:rsidP="009829A9">
+    <w:p w14:paraId="0CBC9BB1" w14:textId="77777777" w:rsidR="001C5C92" w:rsidRDefault="001C5C92" w:rsidP="009829A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="174D5AB8" w14:textId="6F0166EA" w:rsidR="009829A9" w:rsidRDefault="009829A9" w:rsidP="005655B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4450"/>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F60689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="308602BE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8280,141 +8261,145 @@
   <w:num w:numId="28" w16cid:durableId="2111243682">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="915825572">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="361250630">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="292833872">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1382243301">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1847817292">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1197621023">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009829A9"/>
     <w:rsid w:val="00001F1B"/>
     <w:rsid w:val="00027888"/>
     <w:rsid w:val="00042B34"/>
     <w:rsid w:val="00071235"/>
     <w:rsid w:val="00080D65"/>
     <w:rsid w:val="0008167C"/>
     <w:rsid w:val="00095995"/>
     <w:rsid w:val="000A132F"/>
     <w:rsid w:val="000A6612"/>
     <w:rsid w:val="000E5EC8"/>
     <w:rsid w:val="000F43B8"/>
     <w:rsid w:val="00105C17"/>
     <w:rsid w:val="00111C4B"/>
     <w:rsid w:val="00113289"/>
     <w:rsid w:val="00123D46"/>
     <w:rsid w:val="00126500"/>
     <w:rsid w:val="00170DC4"/>
     <w:rsid w:val="0017110F"/>
     <w:rsid w:val="0017577D"/>
     <w:rsid w:val="00180227"/>
+    <w:rsid w:val="001849B2"/>
     <w:rsid w:val="001A15CA"/>
+    <w:rsid w:val="001C5C92"/>
     <w:rsid w:val="001D69F1"/>
     <w:rsid w:val="001D7ABE"/>
     <w:rsid w:val="001E4868"/>
+    <w:rsid w:val="001F26F1"/>
     <w:rsid w:val="00210A6A"/>
     <w:rsid w:val="00210D5E"/>
     <w:rsid w:val="002154B9"/>
     <w:rsid w:val="002257CA"/>
     <w:rsid w:val="002275DA"/>
     <w:rsid w:val="002340E3"/>
     <w:rsid w:val="0026107A"/>
     <w:rsid w:val="002657E4"/>
     <w:rsid w:val="00281139"/>
     <w:rsid w:val="00286545"/>
     <w:rsid w:val="00293CB7"/>
     <w:rsid w:val="0029649E"/>
     <w:rsid w:val="002A2336"/>
     <w:rsid w:val="002A514D"/>
     <w:rsid w:val="002B75E6"/>
     <w:rsid w:val="002D11A7"/>
     <w:rsid w:val="002D67F8"/>
     <w:rsid w:val="002D75CA"/>
     <w:rsid w:val="002F6D4B"/>
     <w:rsid w:val="00320290"/>
     <w:rsid w:val="00333151"/>
     <w:rsid w:val="0034126F"/>
     <w:rsid w:val="00341B2A"/>
     <w:rsid w:val="0034406E"/>
     <w:rsid w:val="00346237"/>
     <w:rsid w:val="00351CF0"/>
     <w:rsid w:val="0036156B"/>
     <w:rsid w:val="00367D4A"/>
     <w:rsid w:val="0038525C"/>
     <w:rsid w:val="00386B23"/>
     <w:rsid w:val="00387F20"/>
     <w:rsid w:val="003B022C"/>
     <w:rsid w:val="003E2E6C"/>
     <w:rsid w:val="00402FE0"/>
     <w:rsid w:val="00405B65"/>
     <w:rsid w:val="00410524"/>
     <w:rsid w:val="00423231"/>
     <w:rsid w:val="00446F93"/>
     <w:rsid w:val="00456054"/>
     <w:rsid w:val="00487835"/>
     <w:rsid w:val="004A4E4B"/>
+    <w:rsid w:val="004E017D"/>
     <w:rsid w:val="004F202C"/>
     <w:rsid w:val="00526EB0"/>
     <w:rsid w:val="00536BAF"/>
     <w:rsid w:val="005449E6"/>
     <w:rsid w:val="005556E6"/>
     <w:rsid w:val="00562F7F"/>
     <w:rsid w:val="005655B2"/>
     <w:rsid w:val="00575083"/>
     <w:rsid w:val="005C1F46"/>
     <w:rsid w:val="005C38D9"/>
     <w:rsid w:val="005E0C9D"/>
     <w:rsid w:val="005E449F"/>
     <w:rsid w:val="005F4C62"/>
     <w:rsid w:val="00615DAC"/>
     <w:rsid w:val="00615E9B"/>
     <w:rsid w:val="006210B4"/>
     <w:rsid w:val="0064023F"/>
     <w:rsid w:val="00661CBE"/>
     <w:rsid w:val="00672A10"/>
     <w:rsid w:val="006771B9"/>
     <w:rsid w:val="006B5544"/>
     <w:rsid w:val="006E352A"/>
     <w:rsid w:val="0071318D"/>
     <w:rsid w:val="00726D0F"/>
     <w:rsid w:val="007407F3"/>
@@ -8436,87 +8421,92 @@
     <w:rsid w:val="008D0335"/>
     <w:rsid w:val="008E204F"/>
     <w:rsid w:val="00900D73"/>
     <w:rsid w:val="0091697C"/>
     <w:rsid w:val="00930CE0"/>
     <w:rsid w:val="00941DF9"/>
     <w:rsid w:val="00944AEB"/>
     <w:rsid w:val="00971C4F"/>
     <w:rsid w:val="00972950"/>
     <w:rsid w:val="00974839"/>
     <w:rsid w:val="00976C95"/>
     <w:rsid w:val="0097791F"/>
     <w:rsid w:val="00981ED0"/>
     <w:rsid w:val="009829A9"/>
     <w:rsid w:val="00985290"/>
     <w:rsid w:val="009900F7"/>
     <w:rsid w:val="009959EB"/>
     <w:rsid w:val="00996044"/>
     <w:rsid w:val="00997D8E"/>
     <w:rsid w:val="009A61C7"/>
     <w:rsid w:val="009A72DD"/>
     <w:rsid w:val="009B4A35"/>
     <w:rsid w:val="009D24A9"/>
     <w:rsid w:val="009F1DA7"/>
     <w:rsid w:val="00A10FFF"/>
+    <w:rsid w:val="00A26DD4"/>
     <w:rsid w:val="00A42883"/>
+    <w:rsid w:val="00A43F91"/>
     <w:rsid w:val="00A72E5D"/>
     <w:rsid w:val="00A90C17"/>
     <w:rsid w:val="00A96731"/>
     <w:rsid w:val="00AD14C0"/>
+    <w:rsid w:val="00B02DEB"/>
     <w:rsid w:val="00B05ECF"/>
     <w:rsid w:val="00B15228"/>
     <w:rsid w:val="00B22651"/>
     <w:rsid w:val="00B332F3"/>
     <w:rsid w:val="00B57F11"/>
+    <w:rsid w:val="00B601FC"/>
     <w:rsid w:val="00B73C66"/>
     <w:rsid w:val="00B77CC3"/>
     <w:rsid w:val="00B867D5"/>
     <w:rsid w:val="00BA4335"/>
     <w:rsid w:val="00BB25EE"/>
     <w:rsid w:val="00BB2F18"/>
     <w:rsid w:val="00BC268B"/>
     <w:rsid w:val="00BE12DC"/>
     <w:rsid w:val="00C0097E"/>
     <w:rsid w:val="00C11D45"/>
     <w:rsid w:val="00C61ABE"/>
     <w:rsid w:val="00C77C0F"/>
     <w:rsid w:val="00C84638"/>
     <w:rsid w:val="00C84E31"/>
     <w:rsid w:val="00C92CFE"/>
     <w:rsid w:val="00CB67D7"/>
     <w:rsid w:val="00CC04AE"/>
     <w:rsid w:val="00CE767B"/>
     <w:rsid w:val="00CF6C41"/>
     <w:rsid w:val="00D010FC"/>
     <w:rsid w:val="00D02C6A"/>
     <w:rsid w:val="00D04C78"/>
     <w:rsid w:val="00D1472C"/>
     <w:rsid w:val="00D243A7"/>
     <w:rsid w:val="00D4613D"/>
     <w:rsid w:val="00D52714"/>
     <w:rsid w:val="00D53E78"/>
+    <w:rsid w:val="00DA09A8"/>
     <w:rsid w:val="00DD1AE0"/>
     <w:rsid w:val="00DD3E27"/>
     <w:rsid w:val="00E10D8D"/>
     <w:rsid w:val="00E13A9A"/>
     <w:rsid w:val="00E22816"/>
     <w:rsid w:val="00E32F29"/>
     <w:rsid w:val="00E42BF7"/>
     <w:rsid w:val="00E45A5A"/>
     <w:rsid w:val="00E83282"/>
     <w:rsid w:val="00EB6F49"/>
     <w:rsid w:val="00F04A48"/>
     <w:rsid w:val="00F310F8"/>
     <w:rsid w:val="00F354BE"/>
     <w:rsid w:val="00F4248B"/>
     <w:rsid w:val="00F53232"/>
     <w:rsid w:val="00F55879"/>
     <w:rsid w:val="00F70D8B"/>
     <w:rsid w:val="00F90C95"/>
     <w:rsid w:val="00FB1F61"/>
     <w:rsid w:val="00FC13BA"/>
     <w:rsid w:val="00FD26E0"/>
     <w:rsid w:val="00FD7654"/>
     <w:rsid w:val="00FF340D"/>
     <w:rsid w:val="00FF54A0"/>
   </w:rsids>
@@ -8528,51 +8518,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51643534"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25DF7A49-7C22-4DE1-8217-31E450923D2C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9063,51 +9053,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007407F3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002257CA"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:licensing@lincoln.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lincoln.gov.uk/downloads/file/11/data-subject-request-form" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lincoln.gov.uk/privacy-policy/data-protection-privacy-notice/1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.playinspectors.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lincolnmarkets.co.uk/organise-a-market/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adips.co.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pipa.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recreation@lincoln.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -9372,70 +9362,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>11991</Characters>
+  <Pages>5</Pages>
+  <Words>2355</Words>
+  <Characters>12060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>246</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14066</CharactersWithSpaces>
+  <CharactersWithSpaces>14273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Angus, Antony (City of Lincoln Council)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>