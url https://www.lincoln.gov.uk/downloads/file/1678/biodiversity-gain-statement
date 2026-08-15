--- v0 (2025-10-08)
+++ v1 (2026-08-15)
@@ -10,59 +10,60 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="327768C5" w14:textId="7E29A670" w:rsidR="00472671" w:rsidRDefault="009C71F6">
       <w:pPr>
         <w:spacing w:after="29"/>
         <w:ind w:left="1"/>
       </w:pPr>
       <w:r w:rsidRPr="009C71F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E8E0A52" wp14:editId="068E0E28">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4414520</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2056356" cy="1404257"/>
             <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21395"/>
@@ -137,50 +138,126 @@
         <w:spacing w:after="9"/>
         <w:ind w:left="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Biodiversity gain </w:t>
       </w:r>
       <w:r w:rsidR="009C71F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>statement</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="35E8892A" w14:textId="7FDFDFE7" w:rsidR="00034DEA" w:rsidRPr="00034DEA" w:rsidRDefault="00034DEA">
+      <w:pPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:left="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>lications m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ade after 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> August 2026</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="20F8CB6A" w14:textId="182DEB7D" w:rsidR="00472671" w:rsidRDefault="00E1029C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit a biodiversity gain </w:t>
       </w:r>
       <w:r w:rsidR="009C71F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">statement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">to show how your development </w:t>
@@ -719,51 +796,50 @@
             <w:pPr>
               <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
               <w:ind w:left="-4" w:hanging="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1301619183"/>
                 <w:placeholder>
                   <w:docPart w:val="B3F32FE9D562412091F438D00E5A4DFF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DF39B3" w:rsidRPr="00DF39B3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2B18124F" w14:textId="0F485074" w:rsidR="00472671" w:rsidRDefault="00472671"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4499BB46" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="53C4BF46" w14:textId="0E6144D1" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="009C71F6">
         <w:t>2</w:t>
@@ -800,51 +876,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DEAC4FC" w14:textId="608E4987" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1520509011"/>
                 <w:placeholder>
                   <w:docPart w:val="F431A75595E647E6AE35DC02935AE9B8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71CB0EEE" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="2A75E46B" w14:textId="2994BE42" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00633D36">
         <w:t>3</w:t>
       </w:r>
@@ -897,86 +972,77 @@
           </w:tcPr>
           <w:p w14:paraId="217A7282" w14:textId="157B44C9" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="00C74E61">
             <w:pPr>
               <w:spacing w:after="123"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1377425772"/>
                 <w:placeholder>
                   <w:docPart w:val="50D9544401C240C695F45D0542D44386"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6162FE77" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="7AEE5811" w14:textId="0986665F" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00633D36">
         <w:t>4</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Describe the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Describe the development </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B57EFC" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell us about the proposed development and any changes of use (250 words). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-39" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
@@ -999,51 +1065,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61D5584B" w14:textId="36C1DCB5" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1318005487"/>
                 <w:placeholder>
                   <w:docPart w:val="105F1CCB3F374C38A882A6A45529D45F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AB3938A" w14:textId="77777777" w:rsidR="00A2273D" w:rsidRDefault="00A2273D" w:rsidP="00AC586D"/>
     <w:p w14:paraId="05E774CA" w14:textId="2A7B3415" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="00B617E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Developer details </w:t>
       </w:r>
@@ -1085,51 +1150,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B6AC4E9" w14:textId="281A3511" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="276216362"/>
                 <w:placeholder>
                   <w:docPart w:val="E01DB3FF202843DBBB9090E39B2550B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30731E85" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="78DA1633" w14:textId="698F1059" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2 Company name </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1159,51 +1223,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6192A8B9" w14:textId="6B4D43F9" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="262580260"/>
                 <w:placeholder>
                   <w:docPart w:val="06DFF9EAC5F14332897541022E518875"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AA357D3" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="00AC586D">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276CFB5E" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3 Address </w:t>
@@ -1240,51 +1303,50 @@
           </w:tcPr>
           <w:p w14:paraId="1E4DB003" w14:textId="6BDEBD8C" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="005F3A4E">
             <w:pPr>
               <w:spacing w:after="122"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1359814370"/>
                 <w:placeholder>
                   <w:docPart w:val="B622A8FC2571447298E4F8C9E61C67C0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32395706" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="5BAA05BF" w14:textId="35E1CB19" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.4 Email address  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1314,51 +1376,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24AB60C8" w14:textId="67DC2B58" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-287506262"/>
                 <w:placeholder>
                   <w:docPart w:val="2633D8048B8A4E9B85CBA0FA29B2B937"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="422F2781" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="00AC586D">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260B4BC4" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.5 Telephone number </w:t>
@@ -1392,151 +1453,148 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A66781F" w14:textId="700326AC" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1803844518"/>
                 <w:placeholder>
                   <w:docPart w:val="E04797828AF34A809B5790B672923FA2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56536673" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="6C645666" w14:textId="23823C63" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.6 Declaration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60537C04" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this declaration, you confirm that the information you give is complete and correct. Any opinions are your genuine opinions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC9941E" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="00AC586D">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39444DF7" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.7 Signature </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="3593" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3593"/>
       </w:tblGrid>
       <w:tr w:rsidR="00472671" w14:paraId="3A3F686F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C6FDB5E" w14:textId="403DF140" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-37589156"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F40535B" wp14:editId="204E79A2">
                       <wp:extent cx="1936750" cy="1270000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="2" name="Picture 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 2"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
@@ -1620,51 +1678,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="669995939"/>
                 <w:placeholder>
                   <w:docPart w:val="1C65A70261A4442C98A06EBE863356A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="458593EF" w14:textId="77777777" w:rsidR="00A2273D" w:rsidRDefault="00A2273D" w:rsidP="00AC586D"/>
     <w:p w14:paraId="05458C42" w14:textId="162FDEDD" w:rsidR="00472671" w:rsidRDefault="00E1029C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Responsible person details </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58228642" w14:textId="03005CAD" w:rsidR="00472671" w:rsidRDefault="00E1029C">
       <w:pPr>
@@ -1746,51 +1803,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7ABFC2" w14:textId="443482C4" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-230315958"/>
                 <w:placeholder>
                   <w:docPart w:val="B6971931F0334EF4A3737BCFD0637EB9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FBFDA77" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="2B2880C9" w14:textId="1F68BA4D" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.2 Company name </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1820,102 +1876,100 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BE15F62" w14:textId="41ACFD6C" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1349871563"/>
                 <w:placeholder>
                   <w:docPart w:val="855AA8C0AD6C4754804B7A37CA8E22BC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47FDA5E8" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="62B63AC8" w14:textId="745A51B6" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3 Address </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
       <w:tr w:rsidR="00472671" w14:paraId="0B918C7D" w14:textId="77777777" w:rsidTr="00C74E61">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1950851717"/>
             <w:placeholder>
               <w:docPart w:val="E4027A6E25FB490DB477BEB3BF3FA5D0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6428" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="26EA74DA" w14:textId="40C5765E" w:rsidR="00472671" w:rsidRDefault="00C74E61" w:rsidP="00C74E61">
                 <w:pPr>
                   <w:spacing w:after="122"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1960,51 +2014,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20E9519A" w14:textId="193913E7" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1500082017"/>
                 <w:placeholder>
                   <w:docPart w:val="34D4CB4289EA4AFFACC7EFC7F4A3DFB9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="085AD7C4" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="4D816675" w14:textId="7D3228F9" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.5 Telephone number </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2034,144 +2087,141 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78447AFB" w14:textId="189851E7" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1836457741"/>
                 <w:placeholder>
                   <w:docPart w:val="00F619C6D5C14DC79625B8258D0EAA94"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C74E61" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E1B9F37" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00AC586D"/>
     <w:p w14:paraId="7F387670" w14:textId="0BF5C1E1" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.6 Declaration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3424AA30" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this declaration, you confirm that the information you give is complete and correct. Any opinions are your genuine opinions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420AFCF3" w14:textId="55488CF5" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="00AC586D">
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A96D104" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.7 Signature </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="3593" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3593"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F3A4E" w14:paraId="7AB2628A" w14:textId="77777777" w:rsidTr="00433298">
+      <w:tr w:rsidR="005F3A4E" w14:paraId="7AB2628A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522F468D" w14:textId="77777777" w:rsidR="005F3A4E" w:rsidRDefault="00886CA0" w:rsidP="00433298">
+          <w:p w14:paraId="522F468D" w14:textId="77777777" w:rsidR="005F3A4E" w:rsidRDefault="00CB6104">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1981882039"/>
                 <w:showingPlcHdr/>
                 <w:picture/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005F3A4E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="287B47BD" wp14:editId="1C7BDE07">
                       <wp:extent cx="1936750" cy="1270000"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="1" name="Picture 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 2"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
@@ -2251,71 +2301,69 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="557A619E" w14:textId="4B831EDC" w:rsidR="00472671" w:rsidRDefault="00E1029C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1564098659"/>
                 <w:placeholder>
                   <w:docPart w:val="FEEA394BED1E4ED3A53499D509B33C13"/>
                 </w:placeholder>
                 <w:docPartList>
                   <w:docPartGallery w:val="Quick Parts"/>
                 </w:docPartList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:id w:val="1010799539"/>
                     <w:placeholder>
                       <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:date>
                       <w:dateFormat w:val="dd/MM/yyyy"/>
                       <w:lid w:val="en-GB"/>
                       <w:storeMappedDataAs w:val="dateTime"/>
                       <w:calendar w:val="gregorian"/>
                     </w:date>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                       <w:rPr>
                         <w:rStyle w:val="PlaceholderText"/>
                       </w:rPr>
                       <w:t>Click or tap to enter a date.</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="637DB6A3" w14:textId="77777777" w:rsidR="00A2273D" w:rsidRDefault="00A2273D" w:rsidP="00A2273D"/>
     <w:p w14:paraId="475129AF" w14:textId="2CF52A40" w:rsidR="001A3C2C" w:rsidRDefault="001A3C2C" w:rsidP="001A3C2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00595988">
@@ -2329,784 +2377,1253 @@
       </w:r>
       <w:r w:rsidR="002A1C8C">
         <w:t xml:space="preserve"> Biodiversity</w:t>
       </w:r>
       <w:r w:rsidR="001C33A3">
         <w:t xml:space="preserve"> Context </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44220312" w14:textId="6C958BF5" w:rsidR="001A3C2C" w:rsidRDefault="003F453B" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="001A3C2C">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00B65FFD">
         <w:t>Is the application based inside the boundary of or within 2km of a nationally or internationally designated site (SSSI, SPA, SAC or Ramsar site)</w:t>
       </w:r>
       <w:r w:rsidR="001A3C2C">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E7BBB5" w14:textId="59B86324" w:rsidR="00CF3F27" w:rsidRPr="00465F58" w:rsidRDefault="00DE4D58" w:rsidP="00DE4D58">
+    <w:p w14:paraId="12E7BBB5" w14:textId="59AFC9C0" w:rsidR="00CF3F27" w:rsidRPr="00465F58" w:rsidRDefault="00DE4D58" w:rsidP="00DE4D58">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4D58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The locations of national and international sites can be found on the </w:t>
+        <w:t>The locations of national and international sites can be found on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00904F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00D763FB">
+        <w:r w:rsidR="00904F44" w:rsidRPr="00904F44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>http://www.magic.gov.uk/</w:t>
+          <w:t>SSSI Impact Risk Zones (England)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DCA373" w14:textId="0575A3DE" w:rsidR="001A3C2C" w:rsidRDefault="001A3C2C" w:rsidP="001A3C2C">
+    <w:p w14:paraId="67DCA373" w14:textId="42A06CAE" w:rsidR="001A3C2C" w:rsidRDefault="001A3C2C" w:rsidP="001A3C2C">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes – </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_4.2_Consultation/Advise_sort" w:history="1">
-        <w:r w:rsidR="00290F6A">
+      <w:hyperlink w:anchor="_4.2_Provide_any" w:history="1">
+        <w:r w:rsidR="00290F6A" w:rsidRPr="008C1A94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to 4.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167771C9" w14:textId="39AB1AA7" w:rsidR="001A3C2C" w:rsidRPr="008646C8" w:rsidRDefault="001A3C2C" w:rsidP="001A3C2C">
+    <w:p w14:paraId="167771C9" w14:textId="1C7E7B6C" w:rsidR="001A3C2C" w:rsidRPr="008646C8" w:rsidRDefault="001A3C2C" w:rsidP="001A3C2C">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_4.3_Is_the" w:history="1">
-        <w:r w:rsidR="001D621A">
+      <w:hyperlink w:anchor="_4.3_Is_the_1" w:history="1">
+        <w:r w:rsidR="001D621A" w:rsidRPr="008D0BFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to 4.3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008646C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3401E23E" w14:textId="77777777" w:rsidR="001A3C2C" w:rsidRDefault="001A3C2C" w:rsidP="00A2273D"/>
-    <w:p w14:paraId="11990F37" w14:textId="3AF88558" w:rsidR="00A25D79" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="63A8DB0A" w14:textId="39C7CBC6" w:rsidR="00DA27BE" w:rsidRPr="008C1A94" w:rsidRDefault="00DA27BE" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_4.2_Consultation/Advise_sort"/>
+      <w:bookmarkStart w:id="0" w:name="_4.2_Provide_any"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="37E96D26" w14:textId="79B37D8E" w:rsidR="00A25D79" w:rsidRDefault="00A25D79" w:rsidP="00A25D79">
+      <w:r w:rsidRPr="008C1A94">
+        <w:t>4.2 Provide any pre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6EE4" w:rsidRPr="008C1A94">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve">app correspondence </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6EE4" w:rsidRPr="008C1A94">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> Natural England</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BA41A1" w14:textId="2210192A" w:rsidR="00DA27BE" w:rsidRDefault="008C013E" w:rsidP="00DA27BE">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA27BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA27BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Send </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F1A01">
+        <w:t xml:space="preserve">Send a copy of your correspondence with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a copy of your correspondence with Natural England </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Natural England</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA27BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">to the LPA and enter the file name. </w:t>
+        <w:t xml:space="preserve"> to the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A25D79" w14:paraId="3F71C90E" w14:textId="77777777" w:rsidTr="00646813">
+      <w:tr w:rsidR="00DA27BE" w14:paraId="349C262A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110D1F2D" w14:textId="77777777" w:rsidR="00A25D79" w:rsidRDefault="00A25D79" w:rsidP="00646813">
+          <w:p w14:paraId="1574959B" w14:textId="77777777" w:rsidR="00DA27BE" w:rsidRDefault="00DA27BE">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-488640282"/>
+                <w:id w:val="-235855267"/>
                 <w:placeholder>
-                  <w:docPart w:val="1F9075D24E774465984560315D17D512"/>
+                  <w:docPart w:val="25AA48E0B7D34793BE09BE93355BAB0E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="001A3BBE">
+                <w:r w:rsidR="000B2ADB" w:rsidRPr="000B2ADB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="049E248C" w14:textId="77777777" w:rsidR="001A3C2C" w:rsidRDefault="001A3C2C" w:rsidP="00A2273D"/>
-    <w:p w14:paraId="57A0EA6D" w14:textId="52B02FB9" w:rsidR="00A3000A" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="3FA14916" w14:textId="77777777" w:rsidR="00DA27BE" w:rsidRDefault="00DA27BE" w:rsidP="00A2273D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B94D17B" w14:textId="613FE318" w:rsidR="002F62E7" w:rsidRDefault="002F62E7" w:rsidP="002F62E7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_4.3_Is_the"/>
+      <w:bookmarkStart w:id="1" w:name="_4.3_Is_the_1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00866173">
+      <w:r w:rsidR="00E8144F">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00A3000A">
-[...14 lines deleted...]
-    <w:p w14:paraId="534E32EF" w14:textId="72AE358A" w:rsidR="00A3000A" w:rsidRPr="00465F58" w:rsidRDefault="00A3000A" w:rsidP="00A3000A">
+      <w:r>
+        <w:t xml:space="preserve"> Is the application</w:t>
+      </w:r>
+      <w:r w:rsidR="001B50EA">
+        <w:t xml:space="preserve"> site w</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7BC1">
+        <w:t>ithin 15m</w:t>
+      </w:r>
+      <w:r w:rsidR="00197CF0">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62EB7">
+        <w:t xml:space="preserve"> directly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> within an Ancient Woodland? </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4576">
+        <w:t xml:space="preserve">Alternatively, does your development pose an indirect impact to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54151">
+        <w:t>a nearby ancient woodland</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4576">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E8C987" w14:textId="5D2F5B3A" w:rsidR="002F62E7" w:rsidRPr="00465F58" w:rsidRDefault="002F62E7" w:rsidP="002F62E7">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4D58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The locations </w:t>
       </w:r>
-      <w:r w:rsidR="00866173">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">of local sites can be requested from </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE4D58">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Ancient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> woodlands can be found on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00866173" w:rsidRPr="00D763FB">
+        <w:r w:rsidRPr="002F62E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>https://glnp.org.uk/our-services/lincolnshire-environmental-records-centre</w:t>
+          <w:t>Ancient Woodland (England) | Natural England Open Data Geoportal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00866173">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A04E4C5" w14:textId="5893B4DB" w:rsidR="00A3000A" w:rsidRDefault="00A3000A" w:rsidP="00A3000A">
+    <w:p w14:paraId="78DEDB10" w14:textId="45801131" w:rsidR="002F62E7" w:rsidRDefault="002F62E7" w:rsidP="002F62E7">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes – </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_4.4_Consultation/Advise_sort" w:history="1">
-        <w:r w:rsidR="00587F28">
+      <w:hyperlink w:anchor="_4.4_Provide_any" w:history="1">
+        <w:r w:rsidR="00904F44" w:rsidRPr="00904F44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to 4.4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="28C953A0" w14:textId="6D4C0D9D" w:rsidR="00A3000A" w:rsidRPr="008646C8" w:rsidRDefault="00A3000A" w:rsidP="00A3000A">
+    </w:p>
+    <w:p w14:paraId="1886F4F1" w14:textId="5BADCBC3" w:rsidR="002F62E7" w:rsidRPr="008646C8" w:rsidRDefault="002F62E7" w:rsidP="002F62E7">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_4.5_Does_the" w:history="1">
-        <w:r w:rsidR="00587F28">
+      <w:hyperlink w:anchor="_4.5_Is_the" w:history="1">
+        <w:r w:rsidR="00904F44" w:rsidRPr="00904F44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to 4.5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008646C8">
-[...9 lines deleted...]
-    <w:p w14:paraId="53B46D26" w14:textId="1293FEC5" w:rsidR="00866173" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    </w:p>
+    <w:p w14:paraId="77C26096" w14:textId="77777777" w:rsidR="00774E22" w:rsidRDefault="00774E22" w:rsidP="00A2273D"/>
+    <w:p w14:paraId="65B9993D" w14:textId="1BAB9873" w:rsidR="00BA6EE4" w:rsidRPr="008C1A94" w:rsidRDefault="00BA6EE4" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_4.4_Consultation/Advise_sort"/>
+      <w:bookmarkStart w:id="2" w:name="_4.4_Provide_any"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="008C1A94">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00866173">
-[...3 lines deleted...]
-    <w:p w14:paraId="4BCC2BE9" w14:textId="123B3CEB" w:rsidR="00866173" w:rsidRDefault="00866173" w:rsidP="00866173">
+      <w:r w:rsidR="00E8144F" w:rsidRPr="008C1A94">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> Provide any pre-app correspondence with Forestry Commission </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C38A62F" w14:textId="552EC273" w:rsidR="00BA6EE4" w:rsidRDefault="00BA6EE4" w:rsidP="00BA6EE4">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
+      <w:r w:rsidRPr="00DA27BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Send a copy of your correspondence with Lincolnshire Wildlife Trust to the LPA and enter the file name. </w:t>
+        <w:t xml:space="preserve">Send a copy of your correspondence with Forestry </w:t>
+      </w:r>
+      <w:r w:rsidR="00904F44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Commission to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00866173" w14:paraId="68F442D1" w14:textId="77777777" w:rsidTr="00646813">
+      <w:tr w:rsidR="00BA6EE4" w14:paraId="3630DBE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72BD7311" w14:textId="77777777" w:rsidR="00866173" w:rsidRDefault="00866173" w:rsidP="00646813">
+          <w:p w14:paraId="444C1791" w14:textId="77777777" w:rsidR="00BA6EE4" w:rsidRDefault="00BA6EE4">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
-                <w:id w:val="693733235"/>
+                <w:id w:val="-1109652479"/>
                 <w:placeholder>
-                  <w:docPart w:val="CAA2DC17D9D44AB2B5D3A49A9579BCB1"/>
+                  <w:docPart w:val="1603C20A166A4D69816CA14240B4B5E7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD87929" w14:textId="77777777" w:rsidR="00866173" w:rsidRDefault="00866173" w:rsidP="00A2273D"/>
-    <w:p w14:paraId="442249DE" w14:textId="1AD280CE" w:rsidR="00826866" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="2E7BD031" w14:textId="77777777" w:rsidR="00BA6EE4" w:rsidRDefault="00BA6EE4" w:rsidP="00A2273D"/>
+    <w:p w14:paraId="57A0EA6D" w14:textId="442C3CE8" w:rsidR="00A3000A" w:rsidRDefault="003F453B" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_4.5_Does_the"/>
+      <w:bookmarkStart w:id="3" w:name="_4.2_Consultation/Advise_sort"/>
+      <w:bookmarkStart w:id="4" w:name="_4.3_Is_the"/>
+      <w:bookmarkStart w:id="5" w:name="_4.5_Is_the"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="009D4F88">
+      <w:r w:rsidR="00E8144F">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00826866">
-[...5 lines deleted...]
-      <w:r w:rsidR="00826866">
+      <w:r w:rsidR="00A3000A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A1312D">
-[...12 lines deleted...]
-    <w:p w14:paraId="46129A01" w14:textId="77777777" w:rsidR="00DF172D" w:rsidRDefault="00DF172D" w:rsidP="0089121C">
+      <w:r w:rsidR="006260E1">
+        <w:t>Is the application within</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62EB7">
+        <w:t xml:space="preserve"> 250m of or directly within</w:t>
+      </w:r>
+      <w:r w:rsidR="006260E1">
+        <w:t xml:space="preserve"> a Local Site? Alternatively, is the hydrology of the application site connected to the Local Site (e.g. upstream of the Local Site)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534E32EF" w14:textId="72AE358A" w:rsidR="00A3000A" w:rsidRPr="00465F58" w:rsidRDefault="00A3000A" w:rsidP="00A3000A">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE4D58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Definitions can be found at </w:t>
+        <w:t xml:space="preserve">The locations </w:t>
+      </w:r>
+      <w:r w:rsidR="00866173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of local sites can be requested from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00D763FB">
+        <w:r w:rsidR="00866173" w:rsidRPr="00D763FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
+          <w:t>https://glnp.org.uk/our-services/lincolnshire-environmental-records-centre</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00866173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A04E4C5" w14:textId="6E234151" w:rsidR="00A3000A" w:rsidRDefault="00A3000A" w:rsidP="00A3000A">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_4.6_Provide_any" w:history="1">
+        <w:r w:rsidR="00904F44" w:rsidRPr="00904F44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 4.6</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28C953A0" w14:textId="1430F53D" w:rsidR="00A3000A" w:rsidRPr="008646C8" w:rsidRDefault="00A3000A" w:rsidP="00A3000A">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_4.7_Does_the" w:history="1">
+        <w:r w:rsidR="00904F44" w:rsidRPr="00904F44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 4.7</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39FDC5FA" w14:textId="77777777" w:rsidR="00A3000A" w:rsidRDefault="00A3000A" w:rsidP="00A2273D"/>
+    <w:p w14:paraId="7BCBC606" w14:textId="77F55C33" w:rsidR="00BA6EE4" w:rsidRPr="008C1A94" w:rsidRDefault="00BA6EE4" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_4.6_Provide_any"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8144F" w:rsidRPr="008C1A94">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> Provide any pre-app correspondence with Lincolnshire Wildlife </w:t>
+      </w:r>
+      <w:r w:rsidR="0012785E" w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve">Trust </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5378D02F" w14:textId="313297A3" w:rsidR="00BA6EE4" w:rsidRDefault="00BA6EE4" w:rsidP="00BA6EE4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Send a copy of your correspondence with </w:t>
+      </w:r>
+      <w:r w:rsidR="005E42A7" w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lincolnshire Wildlife Trust </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the LPA and enter the file name. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="6428" w:type="dxa"/>
+        <w:tblInd w:w="-40" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="152" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6428"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BA6EE4" w14:paraId="54395DD0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD78C97" w14:textId="77777777" w:rsidR="00BA6EE4" w:rsidRDefault="00BA6EE4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-805393160"/>
+                <w:placeholder>
+                  <w:docPart w:val="3631F4A3CAF141A091657DDCCA10CAC6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="001A3BBE">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42664206" w14:textId="77777777" w:rsidR="00BA6EE4" w:rsidRDefault="00BA6EE4" w:rsidP="00A2273D"/>
+    <w:p w14:paraId="442249DE" w14:textId="3D238B8B" w:rsidR="00826866" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_4.4_Consultation/Advise_sort"/>
+      <w:bookmarkStart w:id="8" w:name="_4.5_Does_the"/>
+      <w:bookmarkStart w:id="9" w:name="_4.7_Does_the"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00826866">
+        <w:t xml:space="preserve"> Does the application site</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1312D">
+        <w:t xml:space="preserve"> presently</w:t>
+      </w:r>
+      <w:r w:rsidR="00826866">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1312D">
+        <w:t>contain/support</w:t>
+      </w:r>
+      <w:r w:rsidR="00826866">
+        <w:t xml:space="preserve"> any </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1312D">
+        <w:t>Priority</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0F03">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00533233">
+        <w:t>irreplaceable</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1312D">
+        <w:t xml:space="preserve"> Habitats</w:t>
+      </w:r>
+      <w:r w:rsidR="00826866">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46129A01" w14:textId="1C1248F1" w:rsidR="00DF172D" w:rsidRDefault="00DF172D" w:rsidP="0089121C">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definitions can be found at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="6CAA4C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:t>https://jncc.gov.uk/our-work/uk-bap-priority-habitats/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="6CAA4C3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="3913DE36" w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>some,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42A7" w:rsidRPr="6CAA4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but not all priority habitat is mapped here </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="0012785E" w:rsidRPr="6CAA4C3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Priority Habitats Inventory (England)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="274D31F1" w14:textId="0F9E46E6" w:rsidR="0089121C" w:rsidRPr="0089121C" w:rsidRDefault="0089121C" w:rsidP="0089121C">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tick all relevant </w:t>
       </w:r>
       <w:r w:rsidR="006F1877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>habitats</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3147,57 +3664,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Arable Field Margins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -3212,57 +3729,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Dry Acid Grassland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="1DE69334" w14:textId="52CAF9FE" w:rsidTr="006F1877">
         <w:trPr>
@@ -3283,57 +3800,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hedgerows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -3348,57 +3865,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Heathland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="611E32CC" w14:textId="6FF3F095" w:rsidTr="006F1877">
         <w:trPr>
@@ -3419,57 +3936,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Traditional Orchards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -3484,129 +4001,128 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Inland Rock Outcrop and Scree Habitats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="47CE420D" w14:textId="629E4235" w:rsidTr="006F1877">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="5152" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E8FA588" w14:textId="77777777" w:rsidR="00225FF3" w:rsidRPr="00C7523D" w:rsidRDefault="00225FF3" w:rsidP="00225FF3">
             <w:pPr>
               <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Rivers (including Chalk Streams)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -3621,57 +4137,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Fens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="056B2B87" w14:textId="048292C0" w:rsidTr="006F1877">
         <w:trPr>
@@ -3692,122 +4208,122 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Oligotrophic and Dystrophic Lakes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20448BEB" w14:textId="38057E1C" w:rsidR="00225FF3" w:rsidRPr="00C7523D" w:rsidRDefault="00225FF3" w:rsidP="00225FF3">
+          <w:p w14:paraId="20448BEB" w14:textId="121C109F" w:rsidR="00034DEA" w:rsidRPr="007C0F03" w:rsidRDefault="00225FF3" w:rsidP="00225FF3">
             <w:pPr>
               <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Reedbeds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="4BA89782" w14:textId="5D6B7341" w:rsidTr="006F1877">
         <w:trPr>
@@ -3828,57 +4344,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponds </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -3893,57 +4409,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Raised Bogs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="4C3FB716" w14:textId="06C70124" w:rsidTr="006F1877">
         <w:trPr>
@@ -3964,57 +4480,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Mesotrophic Lakes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -4029,57 +4545,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wood Pasture and Parkland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="4722979E" w14:textId="0A69EDAE" w:rsidTr="006F1877">
         <w:trPr>
@@ -4100,57 +4616,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Eutrophic Standing Waters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -4165,57 +4681,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wet Woodland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="72C5F046" w14:textId="72BBF1AB" w:rsidTr="006F1877">
         <w:trPr>
@@ -4236,57 +4752,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Calcareous Grassland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -4301,57 +4817,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Mixed Deciduous Woodland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00225FF3" w:rsidRPr="00C7523D" w14:paraId="3D8D4058" w14:textId="1EF996ED" w:rsidTr="006F1877">
         <w:trPr>
@@ -4372,57 +4888,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lowland Meadows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
@@ -4437,553 +4953,617 @@
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006F1877">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Open Mosaic on Previously Developed Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F1877" w:rsidRPr="00C7523D" w14:paraId="29C2E28B" w14:textId="514E2319" w:rsidTr="006F1877">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEA3367" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00C7523D" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+          <w:p w14:paraId="459935AC" w14:textId="77777777" w:rsidR="006F1877" w:rsidRDefault="006F1877" w:rsidP="006F1877">
             <w:pPr>
               <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Coastal and Floodplain Grazing Marsh</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="39AB5C85" w14:textId="6CB2E875" w:rsidR="006F1877" w:rsidRPr="00C7523D" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+          <w:p w14:paraId="02C56260" w14:textId="6B726EA0" w:rsidR="007C0F03" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="00C7523D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C7523D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ancient/Veteran Trees</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EEA3367" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="00C7523D" w:rsidRDefault="007C0F03" w:rsidP="006F1877">
+            <w:pPr>
+              <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AB5C85" w14:textId="2E379135" w:rsidR="006F1877" w:rsidRPr="00C7523D" w:rsidRDefault="006F1877" w:rsidP="006F1877">
+            <w:pPr>
+              <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7523D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C7523D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C7523D">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C7523D">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No Priority Habitat Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DA5583D" w14:textId="77777777" w:rsidR="006F1877" w:rsidRPr="00C7523D" w:rsidRDefault="006F1877" w:rsidP="006F1877">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BB142C8" w14:textId="77777777" w:rsidR="0089121C" w:rsidRDefault="0089121C" w:rsidP="0089121C"/>
-    <w:p w14:paraId="69879B0F" w14:textId="6C44F75E" w:rsidR="009D4F88" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="69879B0F" w14:textId="308717FA" w:rsidR="009D4F88" w:rsidRDefault="003F453B" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="00DB4F22">
-        <w:t>6**</w:t>
+        <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="009D4F88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5692B">
         <w:t>Are there any trees</w:t>
       </w:r>
       <w:r w:rsidR="008E07DC">
         <w:t>/woodland</w:t>
       </w:r>
       <w:r w:rsidR="00A5692B">
         <w:t xml:space="preserve"> on or immediately adjacent to the application site?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2E4E27" w14:textId="5B2C2A67" w:rsidR="009D4F88" w:rsidRDefault="009D4F88" w:rsidP="009D4F88">
+    <w:p w14:paraId="4E2E4E27" w14:textId="368E66C8" w:rsidR="009D4F88" w:rsidRDefault="009D4F88" w:rsidP="009D4F88">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes – </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_4.7**_Arboriculture/Tree_survey" w:history="1">
-        <w:r w:rsidR="00C55C47" w:rsidRPr="00C55C47">
+      <w:hyperlink w:anchor="_4.9**_Arboriculture/Tree_survey" w:history="1">
+        <w:r w:rsidR="00543E46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to 4.7</w:t>
+          <w:t>Proceed to 4.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="617917E4" w14:textId="148754AD" w:rsidR="009D4F88" w:rsidRPr="008646C8" w:rsidRDefault="009D4F88" w:rsidP="009D4F88">
+    <w:p w14:paraId="617917E4" w14:textId="18311F29" w:rsidR="009D4F88" w:rsidRPr="008646C8" w:rsidRDefault="009D4F88" w:rsidP="009D4F88">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_4.8**_Species_Specific" w:history="1">
-        <w:r w:rsidR="00C55C47">
+      <w:hyperlink w:anchor="_4.10**_Species_Specific" w:history="1">
+        <w:r w:rsidR="00543E46" w:rsidRPr="00543E46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to 4.8</w:t>
+          <w:t>Proceed to 4.10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008646C8">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6DC63FB9" w14:textId="77777777" w:rsidR="009D4F88" w:rsidRDefault="009D4F88" w:rsidP="0089121C"/>
-    <w:p w14:paraId="0A5BE573" w14:textId="2A88EB8E" w:rsidR="0089121C" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="0A5BE573" w14:textId="6EE6F747" w:rsidR="0089121C" w:rsidRDefault="003F453B" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_4.7**_Arboriculture/Tree_survey"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="10" w:name="_4.7**_Arboriculture/Tree_survey"/>
+      <w:bookmarkStart w:id="11" w:name="_4.9**_Arboriculture/Tree_survey"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="00DB4F22">
-        <w:t>7**</w:t>
+        <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="0089121C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB4F22">
         <w:t>Arboriculture/Tree survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027E2ABF" w14:textId="77777777" w:rsidR="0089121C" w:rsidRDefault="0089121C" w:rsidP="0089121C">
+    <w:p w14:paraId="027E2ABF" w14:textId="09F53426" w:rsidR="0089121C" w:rsidRDefault="0089121C" w:rsidP="0089121C">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Send a copy of your correspondence with Lincolnshire Wildlife Trust to the LPA and enter the file name. </w:t>
+        <w:t xml:space="preserve">Send a copy of your </w:t>
+      </w:r>
+      <w:r w:rsidR="005E42A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>tree surveys</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0089121C" w14:paraId="0CACC59C" w14:textId="77777777" w:rsidTr="00646813">
+      <w:tr w:rsidR="0089121C" w14:paraId="0CACC59C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3A9D2E" w14:textId="77777777" w:rsidR="0089121C" w:rsidRDefault="0089121C" w:rsidP="00646813">
+          <w:p w14:paraId="3D3A9D2E" w14:textId="77777777" w:rsidR="0089121C" w:rsidRDefault="0089121C">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-228695466"/>
                 <w:placeholder>
                   <w:docPart w:val="59AF2C891FA8478C8B3CCF75BC3994D5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B9F6B97" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRDefault="00DB4F22" w:rsidP="00DB4F22"/>
-    <w:p w14:paraId="0DEF5E91" w14:textId="526980D2" w:rsidR="00DB4F22" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="0DEF5E91" w14:textId="57A62C6B" w:rsidR="00DB4F22" w:rsidRPr="008C1A94" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="30"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_6._Biodiversity_net"/>
+      <w:bookmarkStart w:id="13" w:name="_4.8**_Species_Specific"/>
+      <w:bookmarkStart w:id="14" w:name="_4.10**_Species_Specific"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="0023789E">
-        <w:t>8</w:t>
+      <w:r w:rsidR="00E8144F">
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00DB4F22">
         <w:t xml:space="preserve">** Species Specific Reports </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4F22" w:rsidRPr="006F4CD1">
-[...18 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00DB4F22" w:rsidRPr="008C1A94">
+        <w:t>(below is the situational requirement for each survey type)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7589C522" w14:textId="1CBE1E12" w:rsidR="006B32D9" w:rsidRPr="006B32D9" w:rsidRDefault="006B32D9" w:rsidP="006B32D9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B32D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The right-hand column represents the </w:t>
       </w:r>
       <w:r w:rsidR="006E09FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -5000,4171 +5580,2763 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">species </w:t>
       </w:r>
       <w:r w:rsidRPr="006B32D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>surveys if any of the corresponding boxes are ticked.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7428"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2393"/>
+        <w:gridCol w:w="5865"/>
+        <w:gridCol w:w="701"/>
+        <w:gridCol w:w="3783"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="61A94686" w14:textId="77777777" w:rsidTr="00646813">
+      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="61A94686" w14:textId="77777777" w:rsidTr="007C0F03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="330BAAEE" w14:textId="66C670D5" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="330BAAEE" w14:textId="2616FD22" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Does the site contain</w:t>
             </w:r>
             <w:r w:rsidR="006E09FF" w:rsidRPr="008B7101">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> an</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> existing building</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E09FF" w:rsidRPr="008B7101">
+              <w:t>ANY of the following features</w:t>
+            </w:r>
+            <w:r w:rsidR="007C0F03">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(s)</w:t>
+              <w:t>/Habitats</w:t>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> containing ANY of the following features?</w:t>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EB5EC2" w:rsidRPr="008B7101">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tick</w:t>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> if yes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="32D234AB" w14:textId="77777777" w:rsidTr="00D064C5">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="0CA3E717" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="36036942" w14:textId="0BB8BEA6" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="006E09FF" w:rsidP="00646813">
+          <w:p w14:paraId="263F7EF4" w14:textId="0B8B6F27" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-              <w:rPr>
+            <w:r w:rsidRPr="007C0F03">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...6 lines deleted...]
-              <w:t>uildings with hanging tiles, timber cladding / weatherboarding where the building is within 200m of woodland or water</w:t>
+              <w:t>Habitat, building or land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF61DE5" w14:textId="5C7D5487" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C94D35" w14:textId="23584449" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C0F03">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Species to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>survey for</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="32D234AB" w14:textId="77777777" w:rsidTr="6CAA4C3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5865" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE9D601" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="36036942" w14:textId="16EA57CD" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Ancient woodland, ancient or veteran trees or those with significant decay features</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE9D601" w14:textId="57735D73" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C3B3B7" w14:textId="6D0148FC" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Bats, wild birds, hazel dormice and invertebrates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="39ACA43F" w14:textId="77777777" w:rsidTr="6CAA4C3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453B5F02" w14:textId="546E9152" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Cellars, ice houses, old mines and caves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B8B63B" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C3B3B7" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="7633BB7D" w14:textId="6559D6FE" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Bats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="5C41E1EA" w14:textId="77777777" w:rsidTr="6CAA4C3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F25C5DA" w14:textId="49F95ACA" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Buildings with </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1D70B8"/>
+                </w:rPr>
+                <w:t>features suitable for bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>, or large gardens in suburban and rural areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5724022D" w14:textId="63749341" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bat and bat roosts</w:t>
-[...17 lines deleted...]
-              <w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pre-1960 buildings or structures within 200m of woodland and/or water</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B8B63B" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="1B746B37" w14:textId="4299BA65" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Bats, wild birds, badgers, reptiles and great crested newts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="36729632" w14:textId="77777777" w:rsidTr="6CAA4C3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6684AC0A" w14:textId="31CCF24E" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Traditional timber-framed building (such as a barn or oast house)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC8FA44" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7633BB7D" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="5B35B521" w14:textId="1E9092A7" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Bats, wild birds including barn owls</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="5C41E1EA" w14:textId="77777777" w:rsidTr="00D064C5">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="4B8BBCE6" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F25C5DA" w14:textId="64567D05" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="006E09FF" w:rsidP="00646813">
+          <w:p w14:paraId="64F8C285" w14:textId="0A9E1B99" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...11 lines deleted...]
-              <w:t>re-1914 buildings or structures within 400m of woodland and/or water</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Lakes, rivers and streams (on the land or nearby)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5724022D" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="364B57A9" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B746B37" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="036EC517" w14:textId="2B56E1F7" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Beavers, wild birds, fish, freshwater pearl mussels, invertebrates, otters, water voles and white-clawed crayfish</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="36729632" w14:textId="77777777" w:rsidTr="00D064C5">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="71479EA6" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6684AC0A" w14:textId="5B453E73" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="006E09FF" w:rsidP="00646813">
+          <w:p w14:paraId="2F729630" w14:textId="7529CA6E" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...11 lines deleted...]
-              <w:t>re-1914 buildings with gable ends, traditional clay tile roofs or slate roofs, hanging tiles or weatherboarding regardless of location</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Heathland on, nearby or linked to the development site (by similar habitat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC8FA44" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="59F86A7B" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B35B521" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="3B3EBF8F" w14:textId="6DD77F68" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Wild birds, badgers, hazel dormice, reptiles, invertebrates, natterjack toads and protected plants, fungi and lichens</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="4B8BBCE6" w14:textId="77777777" w:rsidTr="00D064C5">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="6E05B9D5" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F8C285" w14:textId="775F220A" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="006E09FF" w:rsidP="00646813">
+          <w:p w14:paraId="639E2E01" w14:textId="6190551C" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...11 lines deleted...]
-              <w:t>tructures where there is known current or historic bat use</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Meadows, grassland, parkland and pasture on the land or linked to the development site (by similar habitat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364B57A9" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="4657C530" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="036EC517" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="3034A0B3" w14:textId="7F3FA905" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Bats, badgers, wild birds, great crested newts, invertebrates, reptiles and protected plants, fungi and lichens</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="42B4DC42" w14:textId="77777777" w:rsidTr="00646813">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="0FAB1217" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10349" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADAB093" w14:textId="00CA120B" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="6CB7132B" w14:textId="0D4DEFED" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...60 lines deleted...]
-              <w:t>Old and veteran trees</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Ponds or slow-flowing water bodies (like ditches) on the development site, or within 500m and linked by semi-natural habitat such as parks or heaths</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F86A7B" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="46673CF3" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A19CF9F" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="019A1883" w14:textId="484428EA" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bats and bat roosts </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Beavers, wild birds, fish, great crested newts, water voles, invertebrates and white-clawed crayfish</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B3EBF8F" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="489BE9D6" w14:textId="77777777" w:rsidTr="6CAA4C3F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A428907" w14:textId="734E9A39" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> or heavy vegetation</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Rough grassland and previously developed land (brownfield sites), on or next to the development site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4657C530" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="058F9D99" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3034A0B3" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="023BBBAF" w14:textId="00B5B0FD" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Badgers, wild birds, reptiles, invertebrate and protected plants, fungi and lichens</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="0FAB1217" w14:textId="77777777" w:rsidTr="00D064C5">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="5F47F8A3" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB7132B" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="2066989A" w14:textId="1932F2FB" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...4 lines deleted...]
-              <w:t>Trees with a circumference greater than 1m at chest height to include those ‘off site’ trees whose falling distance would breach the site boundary/perimeter.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Woodland, scrub and hedgerows on, or next to the development site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46673CF3" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="1AF91EF8" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019A1883" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="6225CD75" w14:textId="55539148" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Bats, wild birds, badgers, hazel dormice, invertebrates, great crested newts, reptiles and protected plants, fungi and lichens</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB4F22" w:rsidRPr="00363EAC" w14:paraId="7D9206E3" w14:textId="77777777" w:rsidTr="00D064C5">
+      <w:tr w:rsidR="007C0F03" w:rsidRPr="00363EAC" w14:paraId="49E7BAE5" w14:textId="77777777" w:rsidTr="6CAA4C3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7514" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcW w:w="5865" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30E1AE2F" w14:textId="26C25172" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="671A7E12" w14:textId="686D11C3" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7101">
-[...53 lines deleted...]
-              <w:t>ick if yes)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Coastal habitats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE41E65" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="7E637837" w14:textId="77777777" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00886CA0">
+            <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B7101">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="366EFEAB" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
-[...17 lines deleted...]
-          <w:p w14:paraId="5B2CAC8D" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRPr="008B7101" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
+          <w:p w14:paraId="4907C39A" w14:textId="01F959EB" w:rsidR="007C0F03" w:rsidRPr="008B7101" w:rsidRDefault="007C0F03" w:rsidP="007C0F03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1203 lines deleted...]
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
-[...271 lines deleted...]
-            </w:sdt>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+              </w:rPr>
+              <w:t>Wild birds, fish, natterjack toads, otters, invertebrates and protected plants, fungi and lichens</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31DEC39C" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRDefault="00DB4F22" w:rsidP="00DB4F22">
+    <w:p w14:paraId="73A255FB" w14:textId="77777777" w:rsidR="004929A7" w:rsidRDefault="004929A7" w:rsidP="0023789E"/>
+    <w:p w14:paraId="35C96BF4" w14:textId="26663729" w:rsidR="004929A7" w:rsidRPr="008C1A94" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="004929A7">
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2460B">
+        <w:t xml:space="preserve"> Overarching</w:t>
+      </w:r>
+      <w:r w:rsidR="004929A7">
+        <w:t xml:space="preserve"> Ecological report </w:t>
+      </w:r>
+      <w:r w:rsidR="004929A7" w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve">(Preliminary Ecological </w:t>
+      </w:r>
+      <w:r w:rsidR="004929A7">
+        <w:t>Apprais</w:t>
+      </w:r>
+      <w:r w:rsidR="03B01AC9">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="004929A7" w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> for Outline Applications / Ecological Impact Assessment for Full applications preferred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3F4D88" w14:textId="77777777" w:rsidR="004929A7" w:rsidRDefault="004929A7" w:rsidP="004929A7">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Send your relevant species-specific surveys report to the LPA. Enter the file names. </w:t>
+        <w:t xml:space="preserve">Send your PEA/EcIA report to the LPA. Enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB4F22" w14:paraId="6E87F104" w14:textId="77777777" w:rsidTr="00646813">
+      <w:tr w:rsidR="004929A7" w14:paraId="6064638B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A02F543" w14:textId="77777777" w:rsidR="00DB4F22" w:rsidRDefault="00DB4F22" w:rsidP="00646813">
-[...111 lines deleted...]
-          <w:p w14:paraId="168DFE60" w14:textId="77777777" w:rsidR="004929A7" w:rsidRDefault="004929A7" w:rsidP="00646813">
+          <w:p w14:paraId="168DFE60" w14:textId="77777777" w:rsidR="004929A7" w:rsidRDefault="004929A7">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-101112768"/>
                 <w:placeholder>
                   <w:docPart w:val="B12FB163BD0C48E48B151EB98B0DFE1C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DBC56C1" w14:textId="77777777" w:rsidR="0089121C" w:rsidRPr="0089121C" w:rsidRDefault="0089121C" w:rsidP="0089121C"/>
     <w:p w14:paraId="439189DD" w14:textId="17EE6320" w:rsidR="00847017" w:rsidRDefault="002A1C8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:t xml:space="preserve"> Biodiversity net gain exemption</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23829702" w14:textId="4E0E43BE" w:rsidR="00847017" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="23829702" w14:textId="4E0E43BE" w:rsidR="00847017" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_5.1*_Do_you"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:t xml:space="preserve"> Do you believe this application is exempt f</w:t>
       </w:r>
       <w:r w:rsidR="00705C58">
         <w:t>ro</w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:t xml:space="preserve">m statutory </w:t>
       </w:r>
       <w:r w:rsidR="00B95492">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:t xml:space="preserve">iodiversity net gain? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E7FF04" w14:textId="447AEE9F" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+    <w:p w14:paraId="63E7FF04" w14:textId="516D6076" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Check1"/>
+      <w:bookmarkStart w:id="16" w:name="Check1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes – </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_5.2*_Which_exemption" w:history="1">
+      <w:hyperlink w:anchor="_*4.2_Which_exemption" w:history="1">
         <w:r w:rsidR="00847017" w:rsidRPr="00B96E7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceed to </w:t>
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r w:rsidR="00847017" w:rsidRPr="00B96E7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562F2DBE" w14:textId="6A2312C9" w:rsidR="00847017" w:rsidRPr="008646C8" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+    <w:p w14:paraId="562F2DBE" w14:textId="6C58084B" w:rsidR="00847017" w:rsidRPr="008646C8" w:rsidRDefault="001C18A7" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Check2"/>
+      <w:bookmarkStart w:id="17" w:name="Check2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No - </w:t>
       </w:r>
       <w:hyperlink w:anchor="_5._Biodiversity_net" w:history="1">
-        <w:r w:rsidR="009677F9">
+        <w:r w:rsidR="009677F9" w:rsidRPr="00EB1ED2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to section 6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00847017" w:rsidRPr="008646C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565E0CB0" w14:textId="77777777" w:rsidR="007B7E60" w:rsidRDefault="007B7E60" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2D1F69" w14:textId="0F6BA5A6" w:rsidR="00847017" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="5F2D1F69" w14:textId="0F6BA5A6" w:rsidR="00847017" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_*4.2_Which_exemption"/>
+      <w:bookmarkStart w:id="19" w:name="_5.2*_Which_exemption"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00847017" w:rsidRPr="00847017">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00847017" w:rsidRPr="00847017">
         <w:t xml:space="preserve"> Which exemption best applies </w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:t>to your application?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4BBFB7" w14:textId="19665330" w:rsidR="00847017" w:rsidRPr="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+    <w:p w14:paraId="32C35A4A" w14:textId="6D4D311C" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00847017">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00847017" w:rsidRPr="00847017">
-[...21 lines deleted...]
-        <w:r w:rsidR="005D5135">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 73 application – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_4.4_Have_all" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>5</w:t>
+          <w:t>Proceed to 5.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2806A6EC" w14:textId="3517EF21" w:rsidR="00847017" w:rsidRPr="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+    <w:p w14:paraId="4F4BBFB7" w14:textId="7269C185" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00847017" w:rsidRPr="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Householder applications</w:t>
+        <w:t xml:space="preserve">Developments </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>impacting less than 25m</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B61" w:rsidRPr="007E30E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/5m of habitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (de-minimis)</w:t>
       </w:r>
       <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="006A77FD">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007B66D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.6_Does_the" w:history="1">
+        <w:r w:rsidR="00CF6164">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>8</w:t>
+          <w:t>Proceed to 5.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="223E849A" w14:textId="4245FE86" w:rsidR="00847017" w:rsidRPr="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+    <w:p w14:paraId="1852B22C" w14:textId="1BA863B2" w:rsidR="00E04B61" w:rsidRDefault="00E04B61" w:rsidP="00E04B61">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00847017">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00847017" w:rsidRPr="00847017">
-[...21 lines deleted...]
-        <w:r w:rsidR="006A77FD">
+      <w:r w:rsidRPr="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developments </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a site area less than 0.2ha– </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.9_Does_the" w:history="1">
+        <w:r w:rsidR="00CF6164">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>8</w:t>
+          <w:t>Proceed to 5.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5371CBC1" w14:textId="772E87FA" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+    <w:p w14:paraId="6BFCA51B" w14:textId="79C5A76E" w:rsidR="000570DB" w:rsidRPr="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00847017">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00847017" w:rsidRPr="00847017">
-[...14 lines deleted...]
-        <w:r w:rsidR="009677F9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Temporary Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD56E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD56E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>year limit)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -  </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.11_Does_the" w:history="1">
+        <w:r w:rsidR="009E22D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to Section 6</w:t>
+          <w:t>Proceed to 5.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D556B86" w14:textId="79FCCEF8" w:rsidR="0083694D" w:rsidRDefault="0083694D" w:rsidP="0083694D">
+    <w:p w14:paraId="2806A6EC" w14:textId="7E5DEC1E" w:rsidR="00847017" w:rsidRPr="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:r w:rsidR="006A77FD">
+      <w:r w:rsidR="00847017" w:rsidRPr="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Householder applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.13_Is_the" w:history="1">
+        <w:r w:rsidR="00962763">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>3</w:t>
+          <w:t>Proceed to 5.13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F21E2C" w14:textId="77777777" w:rsidR="007B7E60" w:rsidRDefault="007B7E60" w:rsidP="00847017">
+    <w:p w14:paraId="5371CBC1" w14:textId="772E87FA" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-      </w:pPr>
-[...26 lines deleted...]
-        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00847017">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F329EA">
-[...149 lines deleted...]
-        <w:r w:rsidR="00552BDA">
+      <w:r w:rsidR="00847017" w:rsidRPr="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Biodiversity gain site</w:t>
+      </w:r>
+      <w:r w:rsidR="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5._Biodiversity_net" w:history="1">
+        <w:r w:rsidR="009677F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to 5.8</w:t>
+          <w:t>Proceed to Section 6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E2D62E0" w14:textId="7387F7EB" w:rsidR="00270046" w:rsidRDefault="008E4BF0" w:rsidP="00270046">
+    <w:p w14:paraId="00F21E2C" w14:textId="77777777" w:rsidR="007B7E60" w:rsidRDefault="007B7E60" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A13CA5" w14:textId="172077E2" w:rsidR="00176E3B" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_4.4_Have_all"/>
+      <w:bookmarkStart w:id="21" w:name="_4.4_What_is"/>
+      <w:bookmarkStart w:id="22" w:name="_4.3_What_is"/>
+      <w:bookmarkStart w:id="23" w:name="_5.3_What_is"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5135">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00176E3B">
+        <w:t xml:space="preserve"> What is the nature of your </w:t>
+      </w:r>
+      <w:r w:rsidR="001D758B">
+        <w:t>S73</w:t>
+      </w:r>
+      <w:r w:rsidR="00176E3B">
+        <w:t xml:space="preserve"> application?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E61850" w14:textId="702D0328" w:rsidR="008E4BF0" w:rsidRDefault="008E4BF0" w:rsidP="008E4BF0">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00F329EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Section 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00002B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>73a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00270046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relates to a planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00270046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> already granted</w:t>
+      </w:r>
+      <w:r w:rsidR="00F329EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95083">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">originally submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00F329EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C41" w:rsidRPr="00EC0C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024 [Majors] or 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C41" w:rsidRPr="00EC0C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2024 [Minors])</w:t>
+      </w:r>
+      <w:r w:rsidR="00B137E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00270046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
+        <w:r w:rsidR="005974FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Statement form Complete</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E2D62E0" w14:textId="10A30E7F" w:rsidR="00270046" w:rsidRDefault="008E4BF0" w:rsidP="00270046">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Section 73</w:t>
       </w:r>
       <w:r w:rsidR="00F74DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/73a</w:t>
       </w:r>
       <w:r w:rsidR="00270046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Relates to a planning permission already granted (</w:t>
       </w:r>
       <w:r w:rsidR="00E058BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">originally submitted </w:t>
       </w:r>
       <w:r w:rsidR="00270046">
         <w:rPr>
@@ -9195,118 +8367,118 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="00270046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2024 [Minors])</w:t>
       </w:r>
       <w:r w:rsidR="003C6343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B137E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_5.4_Does_your" w:history="1">
+      <w:hyperlink w:anchor="_4.5_Does_your" w:history="1">
         <w:r w:rsidR="006A77FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceed to </w:t>
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r w:rsidR="006A77FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C035ABC" w14:textId="69F55859" w:rsidR="002B61A3" w:rsidRDefault="002B61A3" w:rsidP="002B61A3">
+    <w:p w14:paraId="2C035ABC" w14:textId="3FD64356" w:rsidR="002B61A3" w:rsidRDefault="002B61A3" w:rsidP="002B61A3">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -9325,1421 +8497,3717 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> planning perm</w:t>
       </w:r>
       <w:r w:rsidR="002A2970">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B137E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Subject to Local Plan Policy 61) - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_5._Biodiversity_net" w:history="1">
-        <w:r w:rsidR="00552BDA">
+      <w:hyperlink w:anchor="_5.5_Would_your" w:history="1">
+        <w:r w:rsidR="007F2C64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to Section 6</w:t>
+          <w:t>Proceed to 5.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4118AF9C" w14:textId="77777777" w:rsidR="00270046" w:rsidRPr="008E4BF0" w:rsidRDefault="00270046" w:rsidP="008E4BF0"/>
-    <w:p w14:paraId="5CC98CE8" w14:textId="5C642811" w:rsidR="00270046" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="5CC98CE8" w14:textId="1EEB50F7" w:rsidR="00270046" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_4.5_Does_your"/>
+      <w:bookmarkStart w:id="25" w:name="_4.4_Does_your"/>
+      <w:bookmarkStart w:id="26" w:name="_5.4_Does_your"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="005D5135">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00270046">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00710FFA">
         <w:t xml:space="preserve">Does your </w:t>
       </w:r>
       <w:r w:rsidR="00214E88">
         <w:t>proposed</w:t>
       </w:r>
       <w:r w:rsidR="00710FFA">
         <w:t xml:space="preserve"> retrospective application</w:t>
       </w:r>
       <w:r w:rsidR="00880680">
         <w:t xml:space="preserve"> negatively</w:t>
       </w:r>
       <w:r w:rsidR="00710FFA">
         <w:t xml:space="preserve"> impact the </w:t>
       </w:r>
       <w:r w:rsidR="00214E88">
         <w:t xml:space="preserve">originally agreed post development BNG </w:t>
       </w:r>
       <w:r w:rsidR="00E97008">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00214E88">
-        <w:t>alues?</w:t>
+        <w:t>alues</w:t>
+      </w:r>
+      <w:r w:rsidR="001D758B">
+        <w:t xml:space="preserve"> of a previously BNG eligible application</w:t>
+      </w:r>
+      <w:r w:rsidR="00214E88">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18448BDC" w14:textId="7336B093" w:rsidR="00E97008" w:rsidRDefault="00E97008" w:rsidP="00E97008">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes - </w:t>
       </w:r>
       <w:hyperlink w:anchor="_7._Biodiversity_net_1" w:history="1">
         <w:r w:rsidR="00552BDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to section 7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18B62801" w14:textId="697FDB4A" w:rsidR="00E97008" w:rsidRDefault="00E97008" w:rsidP="00E97008">
+    <w:p w14:paraId="18B62801" w14:textId="3C0F5E76" w:rsidR="00E97008" w:rsidRDefault="00E97008" w:rsidP="00E97008">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="006A77FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007B66D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_*4.7_Explain_why" w:history="1">
-        <w:r w:rsidR="006A77FD">
+      <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
+        <w:r w:rsidR="00BA3A85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>8</w:t>
+          <w:t>Statement form Complete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79C867D7" w14:textId="77777777" w:rsidR="00E97008" w:rsidRPr="00E97008" w:rsidRDefault="00E97008" w:rsidP="00E97008"/>
-    <w:p w14:paraId="701EA7BA" w14:textId="7F58BB34" w:rsidR="00847017" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="79C867D7" w14:textId="77777777" w:rsidR="00E97008" w:rsidRDefault="00E97008" w:rsidP="00E97008"/>
+    <w:p w14:paraId="24380329" w14:textId="39E8F217" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_5.5_Would_your"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5135">
+      <w:r w:rsidR="00E8144F">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00847017">
-[...18 lines deleted...]
-    <w:p w14:paraId="40725665" w14:textId="09CBA92B" w:rsidR="00465F58" w:rsidRPr="00465F58" w:rsidRDefault="00465F58" w:rsidP="00465F58">
+      <w:r>
+        <w:t xml:space="preserve"> Would your proposed retrospective application be exempt under one of the official exemptions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6349F3AE" w14:textId="088DBDC6" w:rsidR="00E15A97" w:rsidRPr="00D253D8" w:rsidRDefault="00E15A97" w:rsidP="00D253D8">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D253D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00465F58">
+        <w:t xml:space="preserve">You may not use exemptions </w:t>
+      </w:r>
+      <w:r w:rsidR="001005D4" w:rsidRPr="00D253D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>his includes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F77584">
+        <w:t xml:space="preserve">that came into place on 6th August 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D253D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00465F58">
+        <w:t xml:space="preserve">(0.2ha and Temporary) </w:t>
+      </w:r>
+      <w:r w:rsidR="001005D4" w:rsidRPr="00D253D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but is not limited to</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="6CDF0DE7" w14:textId="5C8DD23A" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+        <w:t>if unlawful development commenced before this date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DDFF8F" w14:textId="4C24DB14" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00847017">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00847017">
-[...7 lines deleted...]
-    <w:p w14:paraId="442554DF" w14:textId="3483620E" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="007F2C64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46A1C540" w14:textId="15B1B452" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00847017">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00847017">
-[...9 lines deleted...]
-        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5._Biodiversity_net" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to Section 6</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="406956E9" w14:textId="77777777" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="00E97008"/>
+    <w:p w14:paraId="3E63426B" w14:textId="5803B9EF" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_5.6_Does_the"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Does the site currently contain any priority habitat that will be impacted by this development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F7D2C0" w14:textId="23A61489" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00847017" w:rsidRPr="007D4260">
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>his includes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but is not limited to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D4260" w:rsidRPr="007D4260">
-[...32 lines deleted...]
-    <w:p w14:paraId="66A2BE25" w14:textId="7F31BB98" w:rsidR="007D4260" w:rsidRDefault="001C18A7" w:rsidP="007D4260">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>new access through a native hedgerow or loss of part of arable field margins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0E76B6" w14:textId="2C972360" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="007D4260">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D4260">
-[...7 lines deleted...]
-    <w:p w14:paraId="0C65843C" w14:textId="0542A704" w:rsidR="007D4260" w:rsidRDefault="001C18A7" w:rsidP="007D4260">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – Not exempt </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="007F2C64">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38ECEFDF" w14:textId="1CB060A9" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D4260">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="52F688F8" w14:textId="688BA7C0" w:rsidR="00C12030" w:rsidRPr="00CF3414" w:rsidRDefault="003F453B" w:rsidP="00C12030">
+      <w:r w:rsidR="00FF3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_4.6_Have_all" w:history="1">
+        <w:r w:rsidR="009765AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.7</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="041F433E" w14:textId="77777777" w:rsidR="001D758B" w:rsidRPr="00E97008" w:rsidRDefault="001D758B" w:rsidP="00E97008"/>
+    <w:p w14:paraId="701EA7BA" w14:textId="158BBA33" w:rsidR="00847017" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="30"/>
         <w:ind w:left="-4"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_4.6_Have_all"/>
+      <w:bookmarkStart w:id="30" w:name="_4.5_Have_all"/>
+      <w:bookmarkStart w:id="31" w:name="_5.5_Have_all"/>
+      <w:bookmarkStart w:id="32" w:name="_5.7_Does_the"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5135">
+      <w:r w:rsidR="00E8144F">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00C12030">
+      <w:r w:rsidR="00847017">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C64AF">
-[...20 lines deleted...]
-    <w:p w14:paraId="56F16171" w14:textId="0D7BC8B9" w:rsidR="00C12030" w:rsidRDefault="00C12030" w:rsidP="00C12030">
+      <w:r w:rsidR="00385F43">
+        <w:t xml:space="preserve">Does the site </w:t>
+      </w:r>
+      <w:r w:rsidR="001D758B">
+        <w:t xml:space="preserve">currently </w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:t>contain more than 25m</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43" w:rsidRPr="00AE77E3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:t xml:space="preserve"> or 5m linear low</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:t xml:space="preserve"> value habitat that will be impacted</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:t xml:space="preserve"> (lost or reduced in condition)</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:t xml:space="preserve"> by this development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40725665" w14:textId="4CDD7C51" w:rsidR="00465F58" w:rsidRPr="00465F58" w:rsidRDefault="00465F58" w:rsidP="00465F58">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>his includes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but is not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vy covered walls, planters, vacant/derelict land</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bare ground, sparsely vegetated ground (&gt;10% cover) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and/or single small trees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDF0DE7" w14:textId="2B4F041B" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="00FF3F3F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="442554DF" w14:textId="12ED452E" w:rsidR="00847017" w:rsidRDefault="001C18A7" w:rsidP="00847017">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00847017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.8_Has_habitat" w:history="1">
+        <w:r w:rsidR="006A28A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.8</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D295D10" w14:textId="77777777" w:rsidR="007B7E60" w:rsidRDefault="007B7E60" w:rsidP="00847017">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F7E212" w14:textId="529B9699" w:rsidR="007D4260" w:rsidRPr="007D4260" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_5.8_Has_habitat"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00847017" w:rsidRPr="007D4260">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4260" w:rsidRPr="007D4260">
+        <w:t>Has habitat degradation since January 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1539">
+        <w:t xml:space="preserve"> (or August 25</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1539" w:rsidRPr="008C1A94">
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001C1539">
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C1539">
+        <w:t xml:space="preserve"> for degradation c</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7BBA">
+        <w:t xml:space="preserve">aused </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C7BBA">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C7BBA">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00034DEA">
+        <w:t xml:space="preserve"> granted</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7E35">
+        <w:t>/deemed</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7BBA">
+        <w:t xml:space="preserve"> planning </w:t>
+      </w:r>
+      <w:r w:rsidR="00E918A6">
+        <w:t xml:space="preserve">consent) </w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:t>taken place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A2BE25" w14:textId="1CF77BD8" w:rsidR="007D4260" w:rsidRDefault="001C18A7" w:rsidP="007D4260">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007D4260">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Priority habitat lost or reduced in condition - </w:t>
+      </w:r>
+      <w:r w:rsidR="006A28A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="006A28A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C65843C" w14:textId="1F7661C1" w:rsidR="007D4260" w:rsidRDefault="000570DB" w:rsidP="007D4260">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes - </w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43" w:rsidRPr="00385F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>25m2 or 5m linear</w:t>
+      </w:r>
+      <w:r w:rsidR="00385F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> habitat lost or reduced in condition (including low value habitat) - </w:t>
+      </w:r>
+      <w:r w:rsidR="006A28A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="006A28A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6868C3BA" w14:textId="7CCC6899" w:rsidR="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="006A28A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.13_Is_the" w:history="1">
+        <w:r w:rsidR="006A28A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.13</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56F16171" w14:textId="269E9013" w:rsidR="00C12030" w:rsidRDefault="00C12030" w:rsidP="00C12030">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Send your </w:t>
       </w:r>
       <w:r w:rsidR="002840C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">photos </w:t>
+        <w:t>photos</w:t>
+      </w:r>
+      <w:r w:rsidR="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000570DB" w:rsidRPr="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to evidence de minimis exe</w:t>
+      </w:r>
+      <w:r w:rsidR="004265C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="000570DB" w:rsidRPr="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ption (photos provide a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000570DB" w:rsidRPr="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>360 degree</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000570DB" w:rsidRPr="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> view of the</w:t>
+      </w:r>
+      <w:r w:rsidR="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> area of the site to be impacted</w:t>
+      </w:r>
+      <w:r w:rsidR="000570DB" w:rsidRPr="000570DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002840C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to the LPA. Enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C12030" w14:paraId="39E0D5D6" w14:textId="77777777" w:rsidTr="008A3D34">
+      <w:tr w:rsidR="00C12030" w14:paraId="39E0D5D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0534139B" w14:textId="77777777" w:rsidR="00C12030" w:rsidRDefault="00C12030" w:rsidP="008A3D34">
+          <w:p w14:paraId="0534139B" w14:textId="77777777" w:rsidR="00C12030" w:rsidRDefault="00C12030">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="581955885"/>
                 <w:placeholder>
                   <w:docPart w:val="0A651DC6E1B94B7E98040BEA325D70CE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="005F8D44" w14:textId="77777777" w:rsidR="00C81638" w:rsidRDefault="00C81638" w:rsidP="00C81638">
-[...9 lines deleted...]
-    <w:p w14:paraId="75322CBD" w14:textId="061F7887" w:rsidR="00295111" w:rsidRPr="001626AF" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="005F8D44" w14:textId="77777777" w:rsidR="00C81638" w:rsidRDefault="00C81638" w:rsidP="00C81638"/>
+    <w:p w14:paraId="486FF9B2" w14:textId="6DBD6D2D" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_5.9_Does_the"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5135">
-[...17 lines deleted...]
-      <w:r w:rsidR="00295111">
+      <w:r w:rsidR="00E8144F">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Does the site currently contain any priority habitat that will be impacted by this development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACB0300" w14:textId="77777777" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>his includes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but is not limited to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B52E46">
-        <w:t xml:space="preserve">from Biodiversity Net Gain </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>new access through a native hedgerow or loss of part of arable field margins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293EC89B" w14:textId="2A976285" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – </w:t>
+      </w:r>
+      <w:r w:rsidR="006A28A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="006A28A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A7B3392" w14:textId="53CBD468" w:rsidR="006A28A7" w:rsidRDefault="006A28A7" w:rsidP="006A28A7">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.10_Has_habitat" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.10</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71C25CD3" w14:textId="77777777" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="00C81638"/>
+    <w:p w14:paraId="56B898B9" w14:textId="7BEA3C88" w:rsidR="000570DB" w:rsidRPr="007D4260" w:rsidRDefault="000570DB" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_5.10_Has_habitat"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8144F">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4260">
+        <w:t xml:space="preserve"> Has habitat degradation since January 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (or August 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for degradation caused </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a granted/deemed planning consent) taken place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FB272C" w14:textId="77777777" w:rsidR="006A28A7" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – Priority habitat lost or reduced in condition - </w:t>
+      </w:r>
+      <w:r w:rsidR="006A28A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="006A28A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="498291F7" w14:textId="2E84C659" w:rsidR="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes - Habitat lost or reduced in condition</w:t>
+      </w:r>
+      <w:r w:rsidR="00B053BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not priority habitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00374A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.13_Is_the" w:history="1">
+        <w:r w:rsidR="00374A1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.13</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="312692E4" w14:textId="22FC8768" w:rsidR="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="00374A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.13_Is_the" w:history="1">
+        <w:r w:rsidR="00374A1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.13</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2537624C" w14:textId="77777777" w:rsidR="004265C6" w:rsidRDefault="004265C6" w:rsidP="004265C6">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD8EA0B" w14:textId="77F07B1B" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_5.11_Does_the"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="000303BB">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70A54">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Does the site currently contain any priority habitat that will be impacted by this development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B97601D" w14:textId="77777777" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>his includes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but is not limited to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>new access through a native hedgerow or loss of part of arable field margins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294F3A9D" w14:textId="1FDD0FC4" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00374A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="00374A1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F885919" w14:textId="0E59BA56" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="001D758B">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="00374A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.12_Has_habitat" w:history="1">
+        <w:r w:rsidR="00462023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.12</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="301E7771" w14:textId="77777777" w:rsidR="001D758B" w:rsidRDefault="001D758B" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D83A8A4" w14:textId="4ED82652" w:rsidR="000570DB" w:rsidRPr="007D4260" w:rsidRDefault="000570DB" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_5.12_Has_habitat"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="000303BB">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70A54">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4260">
+        <w:t xml:space="preserve"> Has habitat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>degradation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4260">
+        <w:t xml:space="preserve"> since January 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (or August 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for degradation caused </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a granted/deemed planning consent) taken place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE977A9" w14:textId="1F0D0402" w:rsidR="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – Priority habitat lost or reduced in condition - </w:t>
+      </w:r>
+      <w:r w:rsidR="00462023">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="00462023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="063B7D94" w14:textId="77777777" w:rsidR="00462023" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes - Habitat lost or reduced in condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07268">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not priority habitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07268">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07268">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot be returned to previous type and condition with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5 year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>period  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00462023">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not exempt - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.1*_Do_you" w:history="1">
+        <w:r w:rsidR="00462023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Return to 5.1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59B71AE9" w14:textId="4885661C" w:rsidR="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes - Habitat lost or reduced in condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07268">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not priority habitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07268">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07268">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be returned to previous type and condition with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5 year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified period </w:t>
+      </w:r>
+      <w:r w:rsidR="00462023">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.13_Is_the" w:history="1">
+        <w:r w:rsidR="00462023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.13</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="193E0E1B" w14:textId="58BAF247" w:rsidR="000570DB" w:rsidRPr="00462023" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00462023">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.13_Is_the" w:history="1">
+        <w:r w:rsidR="00462023">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.13</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74E7259A" w14:textId="60904073" w:rsidR="000570DB" w:rsidRDefault="000570DB" w:rsidP="000570DB">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEC3183" w14:textId="0923DC06" w:rsidR="009B63F2" w:rsidRPr="00697186" w:rsidRDefault="00C70A54" w:rsidP="009B63F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_5.13_Is_the"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00962763">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00962763" w:rsidRPr="00962763">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962763">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Is the site within a Mapped LNRS action and/or Biodiversity Opportunity Mapping?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sites within the BOM and LNRS are covered by appendix 4 of the Local Plan and must evidence no net loss </w:t>
+      </w:r>
+      <w:r w:rsidR="00A820F8" w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(0%) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>through the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Statutory</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6C31" w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biodiversity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metric</w:t>
+      </w:r>
+      <w:r w:rsidR="00F014D1" w:rsidRPr="00962763">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (this may include garden planting unlike statutory applications)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B63F2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F014D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="009B63F2" w:rsidRPr="00697186">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Local Habitat Map - Greater Lincolnshire Local Nature Recovery Strategy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5234632D" w14:textId="77777777" w:rsidR="009B63F2" w:rsidRDefault="009B63F2" w:rsidP="009B63F2">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="001C5DF2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>www.n-kesteven.gov.uk/central-lincolnshire</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="562A74EB" w14:textId="3ECDA777" w:rsidR="00C70A54" w:rsidRPr="004265C6" w:rsidRDefault="00C70A54" w:rsidP="00962763">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B68AF01" w14:textId="08B26921" w:rsidR="00C70A54" w:rsidRDefault="00C70A54" w:rsidP="00C70A54">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5._Biodiversity_net" w:history="1">
+        <w:r w:rsidR="009C6C31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to Section 6</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A0E7933" w14:textId="6135081B" w:rsidR="00C70A54" w:rsidRDefault="00C70A54" w:rsidP="00C70A54">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="005163B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.14_BNG_exempt" w:history="1">
+        <w:r w:rsidR="005163B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.14</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5915CAE6" w14:textId="77777777" w:rsidR="004143AD" w:rsidRDefault="004143AD" w:rsidP="00391555">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F36D8DD" w14:textId="77777777" w:rsidR="00C70A54" w:rsidRDefault="00C70A54" w:rsidP="00391555">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427CBC7B" w14:textId="762C2381" w:rsidR="004143AD" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_5.14_BNG_exempt"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="000303BB">
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="004143AD" w:rsidRPr="007D4260">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7B78">
+        <w:t xml:space="preserve">BNG </w:t>
+      </w:r>
+      <w:r w:rsidR="00201916">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004143AD">
+        <w:t xml:space="preserve">xempt developments must </w:t>
+      </w:r>
+      <w:r w:rsidR="006A301B">
+        <w:t xml:space="preserve">still </w:t>
+      </w:r>
+      <w:r w:rsidR="004143AD">
+        <w:t xml:space="preserve">comply with Local </w:t>
+      </w:r>
+      <w:r w:rsidR="006A301B">
+        <w:t xml:space="preserve">Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="004143AD">
+        <w:t xml:space="preserve">Policy 60 </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4327">
+        <w:t>and the N</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC120D">
+        <w:t xml:space="preserve">ational Planning Policy Framework Mitigation Hierarchy. </w:t>
+      </w:r>
+      <w:r w:rsidR="00105280">
+        <w:t>Do you wish to evidence compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="009F36D2">
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidR="00105280">
+        <w:t xml:space="preserve"> using BNG templates with a 0% target</w:t>
+      </w:r>
+      <w:r w:rsidR="00F014D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F014D1" w:rsidRPr="00F014D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>(this may include garden planting unlike statutory applications)</w:t>
+      </w:r>
+      <w:r w:rsidR="00105280" w:rsidRPr="00F014D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC120D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46578BE8" w14:textId="68323BF3" w:rsidR="004143AD" w:rsidRDefault="004143AD" w:rsidP="004143AD">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5._Biodiversity_net" w:history="1">
+        <w:r w:rsidR="009C6C31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to Section 6</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E5CA501" w14:textId="7E34BE8A" w:rsidR="007B7F3D" w:rsidRDefault="004143AD" w:rsidP="007B7F3D">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="001049DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_5.15_Explain_how" w:history="1">
+        <w:r w:rsidR="005163B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 5.15</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38461F79" w14:textId="77777777" w:rsidR="00295111" w:rsidRDefault="00295111" w:rsidP="00847017">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E214FF" w14:textId="07EC07C0" w:rsidR="009F36D2" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_4.11_Explain_how"/>
+      <w:bookmarkStart w:id="41" w:name="_5.10_Explain_how"/>
+      <w:bookmarkStart w:id="42" w:name="_5.15_Explain_how"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00320686">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000303BB">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009F36D2">
+        <w:t xml:space="preserve"> Explain how you </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5918">
+        <w:t>have/</w:t>
+      </w:r>
+      <w:r w:rsidR="009F36D2">
+        <w:t xml:space="preserve">intend to evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00320686">
+        <w:t>compliance with Local Policy 60 and the National Planning Policy Framework Mitigation Hierarchy.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00295111" w14:paraId="7A4693C1" w14:textId="77777777" w:rsidTr="00433298">
+      <w:tr w:rsidR="009F36D2" w14:paraId="593CFC5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20EB346A" w14:textId="38192DAB" w:rsidR="00295111" w:rsidRDefault="00295111" w:rsidP="00433298">
-[...335 lines deleted...]
-          <w:p w14:paraId="474C67F5" w14:textId="77777777" w:rsidR="009F36D2" w:rsidRDefault="009F36D2" w:rsidP="00D20916">
+          <w:p w14:paraId="474C67F5" w14:textId="77777777" w:rsidR="009F36D2" w:rsidRDefault="009F36D2">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1361886338"/>
                 <w:placeholder>
                   <w:docPart w:val="23100C020C724B8FB2DC2C762AAB5C14"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63A1F614" w14:textId="1AB8B519" w:rsidR="009F36D2" w:rsidRDefault="00886CA0" w:rsidP="00847017">
+    <w:p w14:paraId="63A1F614" w14:textId="1AB8B519" w:rsidR="009F36D2" w:rsidRDefault="00320686" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
-        <w:r w:rsidR="00320686" w:rsidRPr="005A433A">
+        <w:r w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Statement Form Complete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AE82D80" w14:textId="77777777" w:rsidR="009F36D2" w:rsidRDefault="009F36D2" w:rsidP="00847017">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A34BD08" w14:textId="0ECFE22B" w:rsidR="00472671" w:rsidRDefault="003F453B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_5._Biodiversity_net"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="43" w:name="_5._Biodiversity_net"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t xml:space="preserve"> Biodiversity net gain </w:t>
       </w:r>
       <w:r w:rsidR="007B7E60">
         <w:t>baseline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14449CF2" w14:textId="012B188B" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="14449CF2" w14:textId="012B188B" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t xml:space="preserve"> Is the relevant date for the pre-development biodiversity value the same date as the planning application? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2745BCDE" w14:textId="1CE62013" w:rsidR="00472671" w:rsidRPr="001626AF" w:rsidRDefault="001C18A7">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -10791,57 +12259,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -10865,60 +12333,61 @@
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r w:rsidR="001626AF" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D289401" w14:textId="77777777" w:rsidR="007B7E60" w:rsidRDefault="007B7E60">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF6117F" w14:textId="77D2A2BA" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="3EF6117F" w14:textId="77D2A2BA" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_*5.2_What_date"/>
+      <w:bookmarkStart w:id="45" w:name="_6.2*_What_date"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="009C71F6">
         <w:t>hat date have you put</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="3593" w:type="dxa"/>
@@ -10951,259 +12420,273 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1347474334"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-GB"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28029DD2" w14:textId="77777777" w:rsidR="00C95C17" w:rsidRDefault="00C95C17" w:rsidP="007D4260">
       <w:pPr>
         <w:spacing w:after="71" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:right="925" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7847828D" w14:textId="7E40F0DD" w:rsidR="00C95C17" w:rsidRPr="001626AF" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="7847828D" w14:textId="451C0EC1" w:rsidR="00C95C17" w:rsidRPr="001626AF" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
-        <w:t xml:space="preserve"> Explain why your relevant date is different to the planning application date.</w:t>
+        <w:t xml:space="preserve"> Explain why your relev</w:t>
+      </w:r>
+      <w:r w:rsidR="00A428FD">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95C17">
+        <w:t>nt date is different to the planning application date.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C95C17" w14:paraId="418AEAB5" w14:textId="77777777" w:rsidTr="00433298">
+      <w:tr w:rsidR="00C95C17" w14:paraId="418AEAB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A68622B" w14:textId="792D1961" w:rsidR="00C95C17" w:rsidRDefault="00C95C17" w:rsidP="00433298">
+          <w:p w14:paraId="6A68622B" w14:textId="792D1961" w:rsidR="00C95C17" w:rsidRDefault="00C95C17">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1682321990"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61E9573F" w14:textId="77777777" w:rsidR="00C95C17" w:rsidRDefault="00C95C17" w:rsidP="007D4260">
       <w:pPr>
         <w:spacing w:after="71" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:right="925" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4999F71D" w14:textId="73955932" w:rsidR="007D4260" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="4999F71D" w14:textId="73955932" w:rsidR="007D4260" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_*5.4_Is_there"/>
+      <w:bookmarkStart w:id="47" w:name="_6.4*_Is_there"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="007D4260">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:t>Is there any evidence of</w:t>
       </w:r>
       <w:r w:rsidR="007D4260">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:t>habitat</w:t>
       </w:r>
       <w:r w:rsidR="007D4260">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:t>degradation that has taken place on site since January 2020</w:t>
       </w:r>
       <w:r w:rsidR="002C7BBA">
         <w:t xml:space="preserve"> (or August 25</w:t>
       </w:r>
-      <w:r w:rsidR="002C7BBA" w:rsidRPr="001C1539">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002C7BBA" w:rsidRPr="008C1A94">
         <w:t>th</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C7BBA">
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002C7BBA">
-        <w:t xml:space="preserve"> for degradation caused as a result of a planning consent)</w:t>
+        <w:t xml:space="preserve"> for degradation caused </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C7BBA">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C7BBA">
+        <w:t xml:space="preserve"> a planning consent)</w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F4844C" w14:textId="1E38D636" w:rsidR="001626AF" w:rsidRDefault="001C18A7" w:rsidP="001626AF">
+    <w:p w14:paraId="17F4844C" w14:textId="3DE232AF" w:rsidR="001626AF" w:rsidRDefault="001C18A7" w:rsidP="001626AF">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -11214,91 +12697,92 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceed to </w:t>
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r w:rsidR="00C95C17" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A841F9E" w14:textId="533C70D9" w:rsidR="001626AF" w:rsidRDefault="001C18A7" w:rsidP="001626AF">
+    <w:p w14:paraId="1A841F9E" w14:textId="1EA99E44" w:rsidR="001626AF" w:rsidRDefault="001C18A7" w:rsidP="001626AF">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -11319,54 +12803,54 @@
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r w:rsidR="00C95C17" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B090B7B" w14:textId="77777777" w:rsidR="007B7E60" w:rsidRDefault="007B7E60" w:rsidP="001626AF">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5168BC1E" w14:textId="1EC15D8D" w:rsidR="001626AF" w:rsidRPr="001626AF" w:rsidRDefault="003F453B" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_*5.5_Describe_the"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="48" w:name="_*5.5_Describe_the"/>
+      <w:bookmarkStart w:id="49" w:name="_6.5*_Describe_the"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="001626AF">
         <w:t xml:space="preserve"> Describe the nature of the degradation and how this has been factored into your application.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -11386,170 +12870,171 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A059F91" w14:textId="29D3268E" w:rsidR="001626AF" w:rsidRDefault="001626AF" w:rsidP="006E4202">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1486358455"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="115BE8FB" w14:textId="77777777" w:rsidR="006A1193" w:rsidRDefault="006A1193">
       <w:pPr>
         <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44F59E6D" w14:textId="46A9AA98" w:rsidR="00DC666F" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="44F59E6D" w14:textId="46A9AA98" w:rsidR="00DC666F" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_*5.6_Does_the"/>
+      <w:bookmarkStart w:id="51" w:name="_6.6*_Does_the"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:t xml:space="preserve"> Does</w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:t xml:space="preserve"> the site (or did the site prior to degradation) have any Irreplaceable Habitats</w:t>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D38844" w14:textId="212237DA" w:rsidR="00B52E46" w:rsidRPr="00B52E46" w:rsidRDefault="00886CA0" w:rsidP="00B52E46">
+    <w:p w14:paraId="79D38844" w14:textId="212237DA" w:rsidR="00B52E46" w:rsidRPr="00B52E46" w:rsidRDefault="00C95C17" w:rsidP="00B52E46">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00C95C17" w:rsidRPr="00DC2E3D">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00DC2E3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://defralanduse.blog.gov.uk/2023/10/05/irreplaceable-habitats-and-bng-what-you-need-to-know/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C95C17">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCB82B5" w14:textId="48619FD1" w:rsidR="00DC666F" w:rsidRDefault="001C18A7" w:rsidP="00DC666F">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -11567,936 +13052,579 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceed to </w:t>
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r w:rsidR="00C95C17" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66FF4C15" w14:textId="3587C6CB" w:rsidR="00465F58" w:rsidRDefault="001C18A7" w:rsidP="00465F58">
+    <w:p w14:paraId="66FF4C15" w14:textId="7A729917" w:rsidR="00465F58" w:rsidRDefault="001C18A7" w:rsidP="00465F58">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00465F58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_6.8_Does_your" w:history="1">
+      <w:hyperlink w:anchor="_6.8*_Confirm_you" w:history="1">
         <w:r w:rsidR="00465F58" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceed to </w:t>
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r w:rsidR="00C95C17" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FC105FD" w14:textId="77777777" w:rsidR="008646C8" w:rsidRDefault="008646C8" w:rsidP="00465F58">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A688BC" w14:textId="7CCAB675" w:rsidR="00B52E46" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="62A688BC" w14:textId="7CCAB675" w:rsidR="00B52E46" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_*5.7_Describe_the"/>
+      <w:bookmarkStart w:id="53" w:name="_5.7*_Describe_the"/>
+      <w:bookmarkStart w:id="54" w:name="_6.7*_Describe_the"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:t xml:space="preserve"> Describe the type and conditions</w:t>
       </w:r>
       <w:r w:rsidR="00EC2E19">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:t xml:space="preserve"> irreplaceable habitats that are (were) present.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B52E46" w14:paraId="7483A725" w14:textId="77777777" w:rsidTr="00433298">
+      <w:tr w:rsidR="00B52E46" w14:paraId="7483A725" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D892C7" w14:textId="2ACF6323" w:rsidR="00B52E46" w:rsidRDefault="00B52E46" w:rsidP="00433298">
+          <w:p w14:paraId="29D892C7" w14:textId="2ACF6323" w:rsidR="00B52E46" w:rsidRDefault="00B52E46">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2140171857"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="182C357D" w14:textId="77777777" w:rsidR="00B52E46" w:rsidRDefault="00B52E46" w:rsidP="00465F58">
+    <w:p w14:paraId="6FAEC94F" w14:textId="77777777" w:rsidR="00E954E4" w:rsidRDefault="00E954E4">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="2C64827C" w14:textId="6CFBA838" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2051D834" w14:textId="45EEE40A" w:rsidR="007D4260" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_6.8*_Confirm_you"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidR="00C95C17">
+      <w:r w:rsidR="000B2729">
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00E1029C">
+      <w:r w:rsidR="00F70728">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4260">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C71F6">
-[...5 lines deleted...]
-      <w:r w:rsidR="000E5C75">
+      <w:r w:rsidR="007B7E60">
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4260">
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7E60">
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4260">
+        <w:t xml:space="preserve">used the </w:t>
+      </w:r>
+      <w:r w:rsidR="007009DD">
+        <w:t xml:space="preserve">most recent </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4260">
+        <w:t xml:space="preserve">statutory biodiversity metric tool? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020CECFF" w14:textId="0B17F72D" w:rsidR="00E954E4" w:rsidRPr="00CD6875" w:rsidRDefault="00E954E4" w:rsidP="00E954E4">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6875">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to do so will result in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00E1029C">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CD6875">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the absence of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E5C75">
+        <w:t xml:space="preserve">validation </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>local n</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>requirements not being met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD6875">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ature </w:t>
-[...108 lines deleted...]
-    <w:p w14:paraId="2D6A3749" w14:textId="3C99F37D" w:rsidR="00472671" w:rsidRDefault="001C18A7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ECA5E3" w14:textId="1E8FEAE9" w:rsidR="00E954E4" w:rsidRDefault="001C18A7" w:rsidP="00E954E4">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E1029C">
+      <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E1029C">
-[...7 lines deleted...]
-    <w:p w14:paraId="5ED7AA4F" w14:textId="2D95D036" w:rsidR="00472671" w:rsidRDefault="001C18A7">
+      <w:r w:rsidR="00E954E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00804378">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Statutory Metric</w:t>
+      </w:r>
+      <w:r w:rsidR="003E102F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_6.9*_Condition_assessments" w:history="1">
+        <w:r w:rsidR="004774B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 6.9</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00F5939E" w14:textId="219FF1CA" w:rsidR="007009DD" w:rsidRDefault="007009DD" w:rsidP="007009DD">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E1029C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E1029C">
-[...26 lines deleted...]
-      <w:r w:rsidR="007D4260">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes – Small Site Metric</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B7E60">
-[...23 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C46535" w:rsidRPr="00C46535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(if Priority or Irreplaceable habitats</w:t>
+      </w:r>
+      <w:r w:rsidR="00643555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Use small site metric when appropriate.</w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> – Statutory Metric</w:t>
+        <w:t xml:space="preserve"> or protected species</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46535" w:rsidRPr="00C46535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been identified on your site you</w:t>
+      </w:r>
+      <w:r w:rsidR="00F521D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must use the Statutory Metric</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46535" w:rsidRPr="00C46535">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003E102F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_6.10*_Condition_assessments" w:history="1">
-        <w:r w:rsidR="00EC3493">
+      <w:hyperlink w:anchor="_6.10*_Who_completed" w:history="1">
+        <w:r w:rsidR="004774B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...168 lines deleted...]
-          <w:t>11</w:t>
+          <w:t>Proceed to 6.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14327709" w14:textId="2ADDFD68" w:rsidR="00292CD3" w:rsidRDefault="00292CD3" w:rsidP="00292CD3">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Send your biodiversity metric calculation</w:t>
       </w:r>
       <w:r w:rsidR="00552D1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excel</w:t>
       </w:r>
       <w:r w:rsidR="00FD3A31">
@@ -12516,155 +13644,134 @@
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00292CD3" w14:paraId="6A3E8ACD" w14:textId="77777777" w:rsidTr="001A39A2">
+      <w:tr w:rsidR="00292CD3" w14:paraId="6A3E8ACD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0D3F33" w14:textId="77777777" w:rsidR="00292CD3" w:rsidRDefault="00292CD3" w:rsidP="001A39A2">
+          <w:p w14:paraId="6F0D3F33" w14:textId="77777777" w:rsidR="00292CD3" w:rsidRDefault="00292CD3">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1529255311"/>
                 <w:placeholder>
                   <w:docPart w:val="E8816370C38A41C0A27512CE534C3B26"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BB468B9" w14:textId="45C0FF18" w:rsidR="00665F6E" w:rsidRDefault="00665F6E" w:rsidP="00665F6E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD51E14" w14:textId="3F052DC0" w:rsidR="00EC3493" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="2CD51E14" w14:textId="5822356D" w:rsidR="00EC3493" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_5.10*_Condition_assessments"/>
+      <w:bookmarkStart w:id="57" w:name="_6.10*_Condition_assessments"/>
+      <w:bookmarkStart w:id="58" w:name="_6.9*_Condition_assessments"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
         <w:t>6.</w:t>
       </w:r>
+      <w:r w:rsidR="000B2729">
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="00EC3493">
-        <w:t>10*</w:t>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00EC3493" w:rsidRPr="00DC666F">
         <w:t xml:space="preserve"> Condition assessments</w:t>
       </w:r>
       <w:r w:rsidR="00EC3493">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC3493" w:rsidRPr="00207057">
-[...26 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00EC3493" w:rsidRPr="008C1A94">
+        <w:t>(if applicable ǂ)</w:t>
       </w:r>
       <w:r w:rsidR="00EC3493" w:rsidRPr="00DC666F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711444BE" w14:textId="35A9549E" w:rsidR="006D33B3" w:rsidRPr="00650A7D" w:rsidRDefault="00EC3493" w:rsidP="00EC3493">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ǂ </w:t>
@@ -12733,305 +13840,278 @@
         <w:t xml:space="preserve"> (excel format)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC3493" w14:paraId="5C47CD69" w14:textId="77777777" w:rsidTr="00D20916">
+      <w:tr w:rsidR="00EC3493" w14:paraId="5C47CD69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B74D623" w14:textId="77777777" w:rsidR="00EC3493" w:rsidRDefault="00EC3493" w:rsidP="00D20916">
+          <w:p w14:paraId="4B74D623" w14:textId="77777777" w:rsidR="00EC3493" w:rsidRDefault="00EC3493">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1289777984"/>
                 <w:placeholder>
                   <w:docPart w:val="D04720F5222141908883B1F0FB9FF959"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03D2258F" w14:textId="25C8F58E" w:rsidR="00EC3493" w:rsidRDefault="00886CA0" w:rsidP="00665F6E">
+    <w:p w14:paraId="03D2258F" w14:textId="65F91A01" w:rsidR="00EC3493" w:rsidRDefault="006C49F2" w:rsidP="00665F6E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_6.14*_Pre-development_habitat" w:history="1">
-        <w:r w:rsidR="006D33B3">
+      <w:hyperlink w:anchor="_6.12*_Photos_of" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>14</w:t>
+          <w:t>Proceed to 6.12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E0C632A" w14:textId="77777777" w:rsidR="006D33B3" w:rsidRDefault="006D33B3" w:rsidP="00665F6E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C56C8A" w14:textId="0D0F7406" w:rsidR="00665F6E" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="70C56C8A" w14:textId="4C296245" w:rsidR="00665F6E" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_5.11*_Who_completed"/>
+      <w:bookmarkStart w:id="60" w:name="_6.11*_Who_completed"/>
+      <w:bookmarkStart w:id="61" w:name="_6.10*_Who_completed"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="000501DD">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3493">
-        <w:t>1</w:t>
+      <w:r w:rsidR="000B2729">
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00665F6E">
         <w:t xml:space="preserve">* Who completed your small site metric? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B9BFFF" w14:textId="4E55C8B2" w:rsidR="00665F6E" w:rsidRDefault="00665F6E" w:rsidP="00665F6E">
+    <w:p w14:paraId="62B9BFFF" w14:textId="151CCFC3" w:rsidR="00665F6E" w:rsidRPr="00105506" w:rsidRDefault="00665F6E" w:rsidP="00105506">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F1333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ecologist</w:t>
       </w:r>
       <w:r w:rsidR="003E102F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_5.15*_Pre-development_habitat" w:history="1">
-        <w:r w:rsidR="000D27C8">
+      <w:hyperlink w:anchor="_6.12*_Photos_of" w:history="1">
+        <w:r w:rsidR="00105506">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>14</w:t>
+          <w:t>Proceed to 6.12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B077F9E" w14:textId="76BD890A" w:rsidR="00665F6E" w:rsidRDefault="00665F6E" w:rsidP="00665F6E">
+    <w:p w14:paraId="0B077F9E" w14:textId="09CE102F" w:rsidR="00665F6E" w:rsidRDefault="00665F6E" w:rsidP="00665F6E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F1333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -13050,197 +14130,188 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Competent</w:t>
       </w:r>
       <w:r w:rsidR="00453651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="006F1333">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> person</w:t>
       </w:r>
       <w:r w:rsidR="000D27C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_6.12*_Describe_who" w:history="1">
-        <w:r w:rsidR="00905D2A">
+      <w:hyperlink w:anchor="_6.11*_Describe_who" w:history="1">
+        <w:r w:rsidR="00105506">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>12</w:t>
+          <w:t>Proceed to 6.11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60351EC1" w14:textId="77777777" w:rsidR="00665F6E" w:rsidRDefault="00665F6E" w:rsidP="00665F6E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB5226E" w14:textId="66B75DCB" w:rsidR="00552D1A" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="0AB5226E" w14:textId="6399718A" w:rsidR="00552D1A" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_5.11*_Describe_who"/>
+      <w:bookmarkStart w:id="63" w:name="_5.12*_Describe_who"/>
+      <w:bookmarkStart w:id="64" w:name="_6.12*_Describe_who"/>
+      <w:bookmarkStart w:id="65" w:name="_6.11*_Describe_who"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="000501DD">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3493">
-        <w:t>2</w:t>
+      <w:r w:rsidR="00634CE6">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000501DD">
         <w:t>* Describe who this person i</w:t>
       </w:r>
       <w:r w:rsidR="001803DA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000501DD">
         <w:t xml:space="preserve"> and what makes them competent to assess </w:t>
       </w:r>
       <w:r w:rsidR="001803DA">
         <w:t>your site and complete your metric</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00552D1A" w14:paraId="49C9E1F2" w14:textId="77777777" w:rsidTr="00D20916">
+      <w:tr w:rsidR="00552D1A" w14:paraId="49C9E1F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F687F0" w14:textId="77777777" w:rsidR="00552D1A" w:rsidRDefault="00552D1A" w:rsidP="00D20916">
+          <w:p w14:paraId="61F687F0" w14:textId="77777777" w:rsidR="00552D1A" w:rsidRDefault="00552D1A">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1605145666"/>
                 <w:placeholder>
                   <w:docPart w:val="592A363095E84C92AF8BA63A7D3ACE2A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3165F78A" w14:textId="77777777" w:rsidR="00552D1A" w:rsidRDefault="00552D1A" w:rsidP="00665F6E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4838ABD1" w14:textId="4F83991C" w:rsidR="001803DA" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="4838ABD1" w14:textId="2B73305D" w:rsidR="001803DA" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_6.12*_Photos_of"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="001803DA">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3493">
-        <w:t>3</w:t>
+      <w:r w:rsidR="006C49F2">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001803DA">
         <w:t xml:space="preserve">* Photos of </w:t>
       </w:r>
       <w:r w:rsidR="00A14EBB">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="001803DA">
         <w:t>habitat</w:t>
       </w:r>
       <w:r w:rsidR="00A14EBB">
         <w:t xml:space="preserve"> parcels </w:t>
       </w:r>
       <w:r w:rsidR="001803DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039F9C1E" w14:textId="03E2B8EC" w:rsidR="001803DA" w:rsidRDefault="001803DA" w:rsidP="001803DA">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13258,164 +14329,143 @@
         <w:t>photos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001803DA" w14:paraId="0D9D7912" w14:textId="77777777" w:rsidTr="00D20916">
+      <w:tr w:rsidR="001803DA" w14:paraId="0D9D7912" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D34CCB2" w14:textId="77777777" w:rsidR="001803DA" w:rsidRDefault="001803DA" w:rsidP="00D20916">
+          <w:p w14:paraId="1D34CCB2" w14:textId="77777777" w:rsidR="001803DA" w:rsidRDefault="001803DA">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-874316006"/>
                 <w:placeholder>
                   <w:docPart w:val="EC7E91839F104383A42C4136AC8B7FA1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E2C9571" w14:textId="77777777" w:rsidR="006A1193" w:rsidRDefault="006A1193" w:rsidP="00A2273D"/>
-    <w:p w14:paraId="68F15959" w14:textId="3800A2B9" w:rsidR="007D4260" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="68F15959" w14:textId="61779042" w:rsidR="007D4260" w:rsidRDefault="003F453B" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="30"/>
         <w:ind w:left="-4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_5.15*_Pre-development_habitat"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkStart w:id="67" w:name="_5.15*_Pre-development_habitat"/>
+      <w:bookmarkStart w:id="68" w:name="_5.14*_Pre-development_habitat"/>
+      <w:bookmarkStart w:id="69" w:name="_6.14*_Pre-development_habitat"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="007B7E60">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="000D27C8">
-        <w:t>4</w:t>
+      <w:r w:rsidR="006C49F2">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F70728">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="007D4260">
         <w:t xml:space="preserve"> Pre-development habitat survey report</w:t>
       </w:r>
       <w:r w:rsidR="007B7E60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B7E60" w:rsidRPr="006F4CD1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007B7E60" w:rsidRPr="008C1A94">
         <w:t>(UKHAB</w:t>
       </w:r>
-      <w:r w:rsidR="00A15A26" w:rsidRPr="006F4CD1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00A15A26" w:rsidRPr="008C1A94">
         <w:t xml:space="preserve"> V2.0</w:t>
       </w:r>
-      <w:r w:rsidR="00633D36" w:rsidRPr="006F4CD1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00633D36" w:rsidRPr="008C1A94">
         <w:t xml:space="preserve"> preferred</w:t>
       </w:r>
-      <w:r w:rsidR="007B7E60" w:rsidRPr="006F4CD1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007B7E60" w:rsidRPr="008C1A94">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007D4260" w:rsidRPr="006F4CD1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007D4260" w:rsidRPr="008C1A94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D4260">
         <w:t>and map</w:t>
       </w:r>
       <w:r w:rsidR="002853CE">
         <w:t xml:space="preserve"> (Including North)</w:t>
       </w:r>
       <w:r w:rsidR="007D4260">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFD9A87" w14:textId="77777777" w:rsidR="007D4260" w:rsidRDefault="007D4260" w:rsidP="007D4260">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Send your baseline habitat survey report and map to the LPA. Enter the file name. </w:t>
       </w:r>
@@ -13448,82 +14498,89 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="551DF5CC" w14:textId="7315AA22" w:rsidR="007D4260" w:rsidRDefault="007D4260" w:rsidP="006E4202">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-70663973"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BF8C261" w14:textId="77777777" w:rsidR="00856D59" w:rsidRDefault="00856D59" w:rsidP="00865B35"/>
-    <w:p w14:paraId="222744B9" w14:textId="31EABA24" w:rsidR="007B7E60" w:rsidRDefault="003F453B" w:rsidP="007B7E60">
+    <w:p w14:paraId="222744B9" w14:textId="51B53AAE" w:rsidR="007B7E60" w:rsidRDefault="003F453B" w:rsidP="007B7E60">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_7._Biodiversity_net_1"/>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="70" w:name="_7._Biodiversity_net_1"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="007B7E60">
-        <w:t xml:space="preserve"> Biodiversity net gain post development (Full Application only)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6576FE96" w14:textId="67CB02BE" w:rsidR="00BE6BE4" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+        <w:t xml:space="preserve"> Biodiversity net gain post development (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E5CF0">
+        <w:t>Not required for Outline Applications where site layout is a reserved matter</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7E60">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6576FE96" w14:textId="67CB02BE" w:rsidR="00BE6BE4" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="0031111A">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BF4F7C">
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00BE6BE4">
         <w:t xml:space="preserve"> Confirm you have added </w:t>
       </w:r>
       <w:r w:rsidR="0031111A">
         <w:t>post development details</w:t>
       </w:r>
       <w:r w:rsidR="00BE6BE4">
         <w:t xml:space="preserve"> to the metric tool submitted with this application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6503AB59" w14:textId="19EABADD" w:rsidR="00E954E4" w:rsidRDefault="001C18A7" w:rsidP="00BE6BE4">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
@@ -13533,57 +14590,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BE6BE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE6BE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -13601,105 +14658,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2111B562" w14:textId="2A644DA6" w:rsidR="00BE6BE4" w:rsidRDefault="00BE6BE4" w:rsidP="00BE6BE4">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093A53C9" w14:textId="787D68FB" w:rsidR="00ED1EC1" w:rsidRPr="00BE6BE4" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="093A53C9" w14:textId="787D68FB" w:rsidR="00ED1EC1" w:rsidRPr="00BE6BE4" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00ED1EC1">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00BF4F7C">
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00ED1EC1" w:rsidRPr="00BE6BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00224A0A">
         <w:t xml:space="preserve">Onsite </w:t>
       </w:r>
       <w:r w:rsidR="00ED1EC1" w:rsidRPr="00BE6BE4">
         <w:t xml:space="preserve">Post-development habitat map or landscape plan </w:t>
       </w:r>
       <w:r w:rsidR="004E4203">
         <w:t>(Including North)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAD0137" w14:textId="4179F08E" w:rsidR="00ED1EC1" w:rsidRPr="00B41E73" w:rsidRDefault="00ED1EC1" w:rsidP="00B41E73">
       <w:pPr>
@@ -13780,1106 +14839,2073 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1114617E" w14:textId="663652D4" w:rsidR="00ED1EC1" w:rsidRDefault="00ED1EC1" w:rsidP="006E4202">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2084826925"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7504BF63" w14:textId="77777777" w:rsidR="00ED1EC1" w:rsidRDefault="00ED1EC1" w:rsidP="00A2273D"/>
-    <w:p w14:paraId="0B680B89" w14:textId="45483887" w:rsidR="00B52E46" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="018C2424" w14:textId="0582BEF6" w:rsidR="00DF3F09" w:rsidRDefault="00DF3F09" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.3 How has the BNG baseline information the design </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34">
+        <w:t>principals</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of this application? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2503F74D" w14:textId="089334E3" w:rsidR="006D6F34" w:rsidRPr="00B41E73" w:rsidRDefault="00232457" w:rsidP="00232457">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232457">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summarise how the site features and baseline information influenced the site’s habitat retention, creation and enhancement aspirations during the early stages of the project design. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232457">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Where relevant, include details on how you reached a decision on the strategic significance of the habitat parcels present on site</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9718" w:type="dxa"/>
+        <w:tblInd w:w="-40" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="152" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9718"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D6F34" w14:paraId="528EE428" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9718" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1342FCC7" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1028461186"/>
+                <w:placeholder>
+                  <w:docPart w:val="9B0D305CC97048FD876451F94FCFCC95"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="001A3BBE">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="60B3C799" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B36572C" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ECA08A3" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363CE7DD" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2432F933" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3050728F" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34" w:rsidP="0074202F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B680B89" w14:textId="5997D197" w:rsidR="00B52E46" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="00B52E46">
-        <w:t>3 Will the development have any negative impact on irrepl</w:t>
+        <w:t xml:space="preserve"> Will the development have any negative impact on irrepl</w:t>
       </w:r>
       <w:r w:rsidR="00224A0A">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="003A4C9E">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:t xml:space="preserve">able </w:t>
       </w:r>
       <w:r w:rsidR="00C95C17">
         <w:t>habitats?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318F34C7" w14:textId="77777777" w:rsidR="00B52E46" w:rsidRPr="00B52E46" w:rsidRDefault="00B52E46" w:rsidP="00B52E46">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Including individual ancient/veteran trees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE87DFF" w14:textId="20407115" w:rsidR="00B52E46" w:rsidRDefault="001C18A7" w:rsidP="00B52E46">
+    <w:p w14:paraId="5DE87DFF" w14:textId="69278C50" w:rsidR="00B52E46" w:rsidRDefault="001C18A7" w:rsidP="00B52E46">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_7.4_Irreplaceable_Habitat" w:history="1">
-        <w:r w:rsidR="00B52E46" w:rsidRPr="005A433A">
+      <w:hyperlink w:anchor="_7.5_Irreplaceable_Habitat" w:history="1">
+        <w:r w:rsidR="00105506">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>4</w:t>
+          <w:t>Proceed to 7.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B369952" w14:textId="0A7EF556" w:rsidR="00B52E46" w:rsidRDefault="001C18A7" w:rsidP="00B52E46">
+    <w:p w14:paraId="3B369952" w14:textId="0A16DAB0" w:rsidR="00B52E46" w:rsidRDefault="001C18A7" w:rsidP="00B52E46">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No – </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_7.5_How_do" w:history="1">
-        <w:r w:rsidR="00B52E46" w:rsidRPr="005A433A">
+      <w:hyperlink w:anchor="_7.6_Is_the" w:history="1">
+        <w:r w:rsidR="00105506">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>5</w:t>
+          <w:t>Proceed to 7.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38A4B808" w14:textId="77777777" w:rsidR="00B52E46" w:rsidRDefault="00B52E46" w:rsidP="00B52E46">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2234CB32" w14:textId="2131E395" w:rsidR="00B52E46" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="2234CB32" w14:textId="4C4D6195" w:rsidR="00B52E46" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_6.4_Irreplaceable_Habitat"/>
+      <w:bookmarkStart w:id="72" w:name="_7.4_Irreplaceable_Habitat"/>
+      <w:bookmarkStart w:id="73" w:name="_7.5_Irreplaceable_Habitat"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
+      <w:r w:rsidR="000303BB">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00C95C17">
-        <w:t xml:space="preserve">4 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B52E46">
         <w:t xml:space="preserve">Irreplaceable Habitat compensation plan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E641128" w14:textId="77777777" w:rsidR="00B52E46" w:rsidRDefault="00B52E46" w:rsidP="00B52E46">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Send your draft Irreplaceable Habitat compensation plan to the LPA and enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="6428" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6428"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B52E46" w14:paraId="6CB1162F" w14:textId="77777777" w:rsidTr="00433298">
+      <w:tr w:rsidR="00B52E46" w14:paraId="6CB1162F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF31D1F" w14:textId="5EA078A7" w:rsidR="00B52E46" w:rsidRDefault="00B52E46" w:rsidP="00433298">
+          <w:p w14:paraId="3FF31D1F" w14:textId="5EA078A7" w:rsidR="00B52E46" w:rsidRDefault="00B52E46">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1262189163"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="482DFE6D" w14:textId="77777777" w:rsidR="0031111A" w:rsidRDefault="0031111A" w:rsidP="0031111A">
       <w:pPr>
         <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="526452F0" w14:textId="6D6D1DAC" w:rsidR="0031111A" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="0B1FCEB7" w14:textId="699FA4C5" w:rsidR="004265C6" w:rsidRPr="00697186" w:rsidRDefault="004265C6" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_7.6_Is_the"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="008C1A94">
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00607ECA">
-[...6 lines deleted...]
-    <w:p w14:paraId="6DCEAA76" w14:textId="50E5A0ED" w:rsidR="0031111A" w:rsidRDefault="001C18A7" w:rsidP="0031111A">
+      <w:r w:rsidR="000303BB" w:rsidRPr="008C1A94">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> Is the site within a </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34" w:rsidRPr="008C1A94">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t>apped LNRS action and/or Biodiversity Opportunity Mapping</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34" w:rsidRPr="008C1A94">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6411">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00697186" w:rsidRPr="00697186">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Local Habitat Map - Greater Lincolnshire Local Nature Recovery Strategy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E49EC84" w14:textId="4FB7DB07" w:rsidR="004265C6" w:rsidRDefault="00697186" w:rsidP="004265C6">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="001C5DF2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>www.n-kesteven.gov.uk/central-lincolnshire</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="550359F8" w14:textId="0C4BCE70" w:rsidR="004265C6" w:rsidRDefault="004265C6" w:rsidP="004265C6">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0031111A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0031111A">
-[...7 lines deleted...]
-        <w:r w:rsidR="001B30AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No net loss must be achieved onsite independent of app type</w:t>
+      </w:r>
+      <w:r w:rsidR="004E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.7_Is_the" w:history="1">
+        <w:r w:rsidR="004E034C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>Proceed to 7.7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C6E5293" w14:textId="0176CA88" w:rsidR="0031111A" w:rsidRDefault="001C18A7" w:rsidP="0031111A">
+    <w:p w14:paraId="7C9F6D03" w14:textId="2E7ADA84" w:rsidR="004265C6" w:rsidRDefault="004265C6" w:rsidP="004265C6">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0031111A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0031111A">
-[...7 lines deleted...]
-        <w:r w:rsidR="00663193">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="004E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.9_Is_the" w:history="1">
+        <w:r w:rsidR="001C0720">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to section 8</w:t>
+          <w:t>Proceed to 7.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F62A5D9" w14:textId="3035AC55" w:rsidR="0031111A" w:rsidRDefault="001C18A7" w:rsidP="0031111A">
+    <w:p w14:paraId="4D189C06" w14:textId="77777777" w:rsidR="000624B6" w:rsidRDefault="000624B6" w:rsidP="004265C6">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC27394" w14:textId="126D19B9" w:rsidR="000624B6" w:rsidRPr="008C1A94" w:rsidRDefault="000624B6" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_7.7_Is_the"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve">7.7 Is the site within a mapped LNRS action number </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77719" w:rsidRPr="008C1A94">
+        <w:t>76</w:t>
+      </w:r>
+      <w:r w:rsidR="00254079" w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00254079" w:rsidRPr="00254079">
+        <w:t>Reduce nutrient and sediment run-off by creating habitat buffers along rivers, streams and ditches to improve water quality.</w:t>
+      </w:r>
+      <w:r w:rsidR="00254079" w:rsidRPr="008C1A94">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A73B3" w:rsidRPr="008C1A94">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49747446" w14:textId="7467E915" w:rsidR="000624B6" w:rsidRDefault="000624B6" w:rsidP="000624B6">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0031111A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0031111A">
-[...7 lines deleted...]
-        <w:r w:rsidR="001B30AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="004E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.6_Is_the" w:history="1">
+        <w:r w:rsidR="004E034C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
-[...15 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>Proceed to 7.6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0031111A">
-[...280 lines deleted...]
-    <w:p w14:paraId="4872C895" w14:textId="13AAFE77" w:rsidR="00472671" w:rsidRDefault="001C18A7" w:rsidP="00BE3830">
+    </w:p>
+    <w:p w14:paraId="139D80BE" w14:textId="61B4EC01" w:rsidR="000624B6" w:rsidRDefault="000624B6" w:rsidP="000624B6">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E1029C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E1029C">
-[...14 lines deleted...]
-        <w:r w:rsidR="00737437">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="004E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.10_How_do" w:history="1">
+        <w:r w:rsidR="004E034C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">Proceed to </w:t>
+          <w:t>Proceed to 7.10</w:t>
         </w:r>
-        <w:r w:rsidR="003F453B">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BDE2802" w14:textId="77777777" w:rsidR="003A73B3" w:rsidRDefault="003A73B3" w:rsidP="000624B6">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48023907" w14:textId="6E834EC5" w:rsidR="003A73B3" w:rsidRDefault="003A73B3" w:rsidP="003A73B3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6374F">
+        <w:t xml:space="preserve">Complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00964E3B">
+        <w:t>Environmental</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6374F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F072FC">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6374F">
+        <w:t>enefit from Nature Tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00964E3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964E3B" w:rsidRPr="00964E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00964E3B" w:rsidRPr="00964E3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>The Environmental Benefits from Nature Tool - Beta Test Version - JP038</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00964E3B" w:rsidRPr="00964E3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6374F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77414CB8" w14:textId="410E3CCC" w:rsidR="007755AD" w:rsidRDefault="007755AD" w:rsidP="007755AD">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Send your completed </w:t>
+      </w:r>
+      <w:r w:rsidR="003A73B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Benefits for Nature tool</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A73B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or other such assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00964E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (must show a measurable improvement in water quality</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A73B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the LPA</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="6428" w:type="dxa"/>
+        <w:tblInd w:w="-40" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="152" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6428"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007755AD" w14:paraId="07C86AA9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F29204A" w14:textId="77777777" w:rsidR="007755AD" w:rsidRDefault="007755AD">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1877891884"/>
+                <w:placeholder>
+                  <w:docPart w:val="00584CB91D184EF590F5446CDF8962D1"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="001A3BBE">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="33D17431" w14:textId="152BB3D0" w:rsidR="006D6F34" w:rsidRDefault="002F1868" w:rsidP="004265C6">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_7.10_How_do" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>7.</w:t>
-[...7 lines deleted...]
-          <w:t>7</w:t>
+          <w:t>Proceed to 7.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7685E028" w14:textId="7DD3EB68" w:rsidR="00472671" w:rsidRDefault="001C18A7" w:rsidP="00391555">
+    <w:p w14:paraId="4683A5C6" w14:textId="77777777" w:rsidR="001C0720" w:rsidRDefault="001C0720" w:rsidP="004265C6">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77579AFA" w14:textId="7E2705EA" w:rsidR="006D6F34" w:rsidRPr="008C1A94" w:rsidRDefault="006D6F34" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_7.9_Is_the"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8" w:rsidRPr="008C1A94">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1A94">
+        <w:t xml:space="preserve"> Is the site a minor </w:t>
+      </w:r>
+      <w:r w:rsidR="00D272AA">
+        <w:t>development?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF489BB" w14:textId="7E44531E" w:rsidR="006D6F34" w:rsidRDefault="006D6F34" w:rsidP="00EF0908">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o requirement to prioritise onsite units before offsite</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.10_How_do" w:history="1">
+        <w:r w:rsidR="00EF0908">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 7.10</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17CA79A9" w14:textId="4229A220" w:rsidR="006D6F34" w:rsidRDefault="006D6F34" w:rsidP="006D6F34">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No – Onsite units must be prioritised </w:t>
+      </w:r>
+      <w:r w:rsidR="00D272AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.10_How_do" w:history="1">
+        <w:r w:rsidR="00D272AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 7.10</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CD3D43F" w14:textId="77777777" w:rsidR="006D6F34" w:rsidRDefault="006D6F34" w:rsidP="006D6F34">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF72AB6" w14:textId="77777777" w:rsidR="004265C6" w:rsidRDefault="004265C6" w:rsidP="0031111A">
+      <w:pPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526452F0" w14:textId="500C877D" w:rsidR="0031111A" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_7.5_How_do"/>
+      <w:bookmarkStart w:id="78" w:name="_7.10_How_do"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:t xml:space="preserve"> How do you foresee achieving the required (10%) net gain percentage? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCEAA76" w14:textId="56C9A3F2" w:rsidR="0031111A" w:rsidRDefault="001C18A7" w:rsidP="0031111A">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On-site – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.11_Does_your" w:history="1">
+        <w:r w:rsidR="00D272AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 7.11</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C6E5293" w14:textId="0176CA88" w:rsidR="0031111A" w:rsidRDefault="001C18A7" w:rsidP="0031111A">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Off-site – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_8._Biodiversity_net" w:history="1">
+        <w:r w:rsidR="00663193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to section 8</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F62A5D9" w14:textId="56F3667C" w:rsidR="0031111A" w:rsidRDefault="001C18A7" w:rsidP="0031111A">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Both – </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.11_Does_your" w:history="1">
+        <w:r w:rsidR="00D272AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 7.11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A433A" w:rsidRPr="005A433A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r w:rsidR="0031111A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_8._Biodiversity_net" w:history="1">
+        <w:r w:rsidR="00663193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to section 8</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F502E14" w14:textId="77777777" w:rsidR="006A1193" w:rsidRDefault="006A1193" w:rsidP="0058776A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C9168D" w14:textId="59D8D132" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_6.7_Does_your"/>
+      <w:bookmarkStart w:id="80" w:name="_6.6_Does_your"/>
+      <w:bookmarkStart w:id="81" w:name="_7.6_Does_your"/>
+      <w:bookmarkStart w:id="82" w:name="_7.11_Does_your"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0058776A">
+        <w:t>Does your application include</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:t xml:space="preserve"> any on-site</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6BE4">
+        <w:t xml:space="preserve"> habitat </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:t>enhancements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6BE4">
+        <w:t>/creations that could</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5C75">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:t>considered ‘significant’</w:t>
+      </w:r>
+      <w:r w:rsidR="000467DF">
+        <w:t xml:space="preserve"> or are you a Biodiversity Gain Site</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009089B8" w14:textId="77777777" w:rsidR="00B9440B" w:rsidRDefault="00B9440B" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1868">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>Criteria 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9440B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onsite creation, improvements in condition, or retention, of habitats assigned medium distinctiveness or higher in the Statutory/Small site Biodiversity Metric are considered significant. Up to 5 trees in poor condition before they become significant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09360AF8" w14:textId="77777777" w:rsidR="001E3B8A" w:rsidRDefault="00B9440B" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1868">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criteria 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9440B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onsite creation or improvement in condition of low distinctiveness habitats </w:t>
+      </w:r>
+      <w:r w:rsidR="005479C1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>that had a medium or higher di</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0355">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>fficult</w:t>
+      </w:r>
+      <w:r w:rsidR="005479C1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y and/or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9440B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>in moderate or above condition, are considered significant, where either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0EB382" w14:textId="210988BA" w:rsidR="001E3B8A" w:rsidRDefault="00B9440B" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9440B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. the combined number of units delivered is equal to or greater than 0.5; and/or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44001835" w14:textId="794F80D7" w:rsidR="00B9440B" w:rsidRPr="00B9440B" w:rsidRDefault="00B9440B" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9440B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="6E6E6E"/>
+        </w:rPr>
+        <w:t>B. the combined number of low distinctiveness units is equivalent to 10% or more of the baseline biodiversity unit value of the site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C712620" w14:textId="77777777" w:rsidR="00B9440B" w:rsidRDefault="00B9440B" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Private gardens and their content will never be considered significant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA27BDE" w14:textId="77777777" w:rsidR="002F1868" w:rsidRPr="001E3B8A" w:rsidRDefault="002F1868" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6E6E6E"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4872C895" w14:textId="550CA282" w:rsidR="00472671" w:rsidRDefault="001C18A7" w:rsidP="00B9440B">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="008646C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_7.12_Tell_us" w:history="1">
+        <w:r w:rsidR="00CD7084">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Proceed to 7.12</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7685E028" w14:textId="4DE4A13B" w:rsidR="00472671" w:rsidRDefault="001C18A7" w:rsidP="00391555">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -14916,2277 +16942,3547 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="005A433A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
         <w:r w:rsidR="00391555" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Statement Form Complete</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CD7084">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7084" w:rsidRPr="00CD7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if no offsite units are required</w:t>
+      </w:r>
       <w:r w:rsidR="00391555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9C6D64" w14:textId="77777777" w:rsidR="00570D95" w:rsidRDefault="00570D95" w:rsidP="00391555">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CC02882" w14:textId="58C28498" w:rsidR="00570D95" w:rsidRDefault="00570D95" w:rsidP="0074202F">
+    <w:p w14:paraId="6CC02882" w14:textId="0490F773" w:rsidR="00570D95" w:rsidRDefault="00570D95" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:t>7.7</w:t>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_7.7_Tell_us"/>
+      <w:bookmarkStart w:id="84" w:name="_7.12_Tell_us"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="000303BB">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0058776A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0058776A">
         <w:t>ell us about the significant on-site enhancements</w:t>
       </w:r>
       <w:r>
         <w:t>/creations</w:t>
       </w:r>
       <w:r w:rsidRPr="0058776A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DF01C8" w14:textId="77777777" w:rsidR="00570D95" w:rsidRDefault="00570D95" w:rsidP="00570D95">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Which parcels does significance apply to, what total units and % gain is made up by these parcels.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00570D95" w14:paraId="177E3A85" w14:textId="77777777" w:rsidTr="00F149DB">
+      <w:tr w:rsidR="00570D95" w14:paraId="177E3A85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6054278D" w14:textId="77777777" w:rsidR="00570D95" w:rsidRDefault="00570D95" w:rsidP="00F149DB">
+          <w:p w14:paraId="6054278D" w14:textId="77777777" w:rsidR="00570D95" w:rsidRDefault="00570D95">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2061632793"/>
                 <w:placeholder>
                   <w:docPart w:val="A7E74A5717AB4FDB95FD7BF18FDE3A6D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30530F9B" w14:textId="77777777" w:rsidR="008646C8" w:rsidRDefault="008646C8">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3EDBF1" w14:textId="305BBD3D" w:rsidR="00773713" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="4A3EDBF1" w14:textId="576E1A7E" w:rsidR="00773713" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00570D95">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004146C0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34">
+        <w:t xml:space="preserve"> Is your site </w:t>
+      </w:r>
+      <w:r w:rsidR="7A0D7087">
+        <w:t>outside of</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34" w:rsidRPr="006D6F34">
+        <w:t xml:space="preserve"> the LNRS </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2F7C">
+        <w:t xml:space="preserve">mapped </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34" w:rsidRPr="006D6F34">
+        <w:t>action</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2F7C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34" w:rsidRPr="006D6F34">
+        <w:t xml:space="preserve"> and/or Biodiversity Opportunity Mapping </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6F34">
+        <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00003C6E">
-        <w:t xml:space="preserve">Are your </w:t>
+        <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00055939">
         <w:t>significant</w:t>
       </w:r>
       <w:r w:rsidR="00003C6E">
-        <w:t xml:space="preserve"> gains composed </w:t>
+        <w:t xml:space="preserve"> gains </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5BDD">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00003C6E">
+        <w:t xml:space="preserve">composed </w:t>
       </w:r>
       <w:r w:rsidR="00A05D26">
         <w:t xml:space="preserve">exclusively </w:t>
       </w:r>
       <w:r w:rsidR="00C801BB">
         <w:t xml:space="preserve">of low distinctiveness </w:t>
       </w:r>
       <w:r w:rsidR="008F2E08">
         <w:t>habitat</w:t>
       </w:r>
       <w:r w:rsidR="00C801BB">
-        <w:t xml:space="preserve"> (in any condition) or </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="688884D0" w14:textId="3FB28146" w:rsidR="00773713" w:rsidRDefault="00773713" w:rsidP="00773713">
+        <w:t xml:space="preserve"> (in any condition) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="333D4AE7">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:t>or poor condition trees</w:t>
+      </w:r>
+      <w:r w:rsidR="00726DEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688884D0" w14:textId="3F506FDC" w:rsidR="00773713" w:rsidRDefault="00773713" w:rsidP="00773713">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00A26883">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – To be secured by condition</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="000C293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring fee likely not required </w:t>
       </w:r>
       <w:r w:rsidR="00DA74B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink w:anchor="_8._Biodiversity_net" w:history="1">
         <w:r w:rsidR="00826EBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to section 8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="585C1EB7" w14:textId="1E76D211" w:rsidR="00773713" w:rsidRDefault="00773713" w:rsidP="00773713">
+    <w:p w14:paraId="585C1EB7" w14:textId="2FB1D77D" w:rsidR="00773713" w:rsidRDefault="00773713" w:rsidP="00773713">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="002500AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7750B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_7.9_Is_this" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DF3F09" w:rsidRPr="00DF3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Monitoring fee</w:t>
+      </w:r>
+      <w:r w:rsidR="000C293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09" w:rsidRPr="00DF3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secured by UU </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="114E755C" w14:textId="77777777" w:rsidR="00773713" w:rsidRDefault="00773713">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F912AB5" w14:textId="049B21BB" w:rsidR="003F453B" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="4347E37A" w14:textId="0F1788EC" w:rsidR="00464489" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_7.9_Is_this"/>
+      <w:bookmarkStart w:id="86" w:name="_6.8_Tell_us"/>
+      <w:bookmarkStart w:id="87" w:name="_6.7_Tell_us"/>
+      <w:bookmarkStart w:id="88" w:name="_7.10_Soil_Sampling"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00570D95">
-[...26 lines deleted...]
-      <w:r w:rsidR="004830EA">
+      <w:r w:rsidR="00D7750B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00464489" w:rsidRPr="0058776A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00232457">
+        <w:t>Does your post development proposal consider the below relevant Environmental information</w:t>
+      </w:r>
+      <w:r w:rsidR="00A714C7">
         <w:t>?</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="4155"/>
+        <w:gridCol w:w="691"/>
+        <w:gridCol w:w="2264"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="7BC116D7" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="953"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14C7CCCC" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baseline and Environmental Information </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50085A9E" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prompts for when these may be relevant. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B893530" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is not an exhaustive list. Use your professional judgement to determine which are required for your HMMP </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09CA71D2" w14:textId="5EE07D46" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="367D30AC" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Document Reference or Reason if not included </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="008C12E9" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="698"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39962693" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Statutory / Non-statutory Designated Sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5052A19B" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Will your proposals lead to direct or indirect effects on designated sites?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0E86BC" w14:textId="6B50F755" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0153A275" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="4E3995F8" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="991"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18BE3529" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Protected and Notable Species</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540A33EE" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Does the presence or proximity of specific species on or near your site present any constraints or opportunities to project design or management?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26770E56" w14:textId="171F927B" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406DC55F" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="1C215909" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="123B1760" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Invasive Non-Native Species (INNS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFC6DE7" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are any INNS present onsite that could affect the proposals?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12112152" w14:textId="314348DC" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3637F791" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="590AB353" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="738"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46615C33" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Biological Records Plan - Sites and Species</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201AF7A2" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Does the presence of designated sites or specific species on or near the site present any constraints or opportunities to proposals?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="459AB2EE" w14:textId="561BEA30" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACF2D53" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="09A05BD6" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="599"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8E5FC1" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Baseline Habitats Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12FC3879" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is this current and important HMMP information located in a separate document? If so, provide details on where it is located.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710F26C3" w14:textId="3B32117F" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4EF881" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="044B0481" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="759"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67EFD4AA" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Public Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76BE793D" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has public access, or proposals to allow public access, influenced your management prescriptions? If so, how? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="043E0031" w14:textId="509C2368" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="599A01FC" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="66E09EE5" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="859"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF8882D" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Climate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758D12D7" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are local climate conditions and, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> climate change likely to impact the target habitat retention, creation or enhancement?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4018C2E8" w14:textId="5AC8EEC7" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FA216A" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="6203864B" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="490"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523CAAA8" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Geology and Topography</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6BC558" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any geological or topographical constraints or opportunities? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7ECAC3" w14:textId="01457C02" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1435762E" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="77DDD053" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="666"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C43E54E" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Agricultural Land Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C0B70F" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Does the site support any land favourable for agricultural management? Could this affect the proposals?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="633B6621" w14:textId="5766D84A" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C9FC37" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="4BCB3C6A" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="138DF438" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soils and Substrates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47DEC9C2" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do soils and substrates present any constraints or opportunities? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48EEE0E8" w14:textId="00E0B9C4" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F36FE6C" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="7D1909E4" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="556"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED99DC7" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contaminated Land</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D86AB05" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If there is any contaminated land, will this present any constraints?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="025B9C7D" w14:textId="48244873" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8F0755" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="4C9AC6A9" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="564"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="449D61A5" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Hydrology and Drainage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64B7CD7B" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Will the site hydrology present any constraints or opportunities?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A52E004" w14:textId="13CBB171" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5868EEB7" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="43C49602" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="687"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68C4159D" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Flood Risk Zones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="457E082B" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the site within a flood risk zone? Will that present any site management risks?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0C3530" w14:textId="57A2B32B" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62612490" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="393A5951" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67BBA191" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Landscape Character and Designations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24322586" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the landscape character of the site present any constraints or opportunities? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D64419" w14:textId="4B6CC4E8" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FF3252" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="6C16D475" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="577"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8156FD" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Historic Land Use</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F2E43B" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Does the historic land use present any constraints or opportunities?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A6761" w14:textId="4C5C32E9" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CCB3B3" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A714C7" w:rsidRPr="00232457" w14:paraId="4FAD30C5" w14:textId="77777777" w:rsidTr="00A714C7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="861"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E18537" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00A714C7" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A714C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="0B0C0C"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historic Environment and Earth Heritage </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2171" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60C05A6E" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:webHidden/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232457">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there any historic environment designations? What are the implications for your plan? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5A2ACA" w14:textId="65690205" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008B7101">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="742878BF" w14:textId="77777777" w:rsidR="00A714C7" w:rsidRPr="00232457" w:rsidRDefault="00A714C7" w:rsidP="00A714C7">
+            <w:pPr>
+              <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="-4" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68E9F8B0" w14:textId="77777777" w:rsidR="005305F0" w:rsidRDefault="005305F0" w:rsidP="00BE6BE4">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549035E6" w14:textId="4E94028E" w:rsidR="0058776A" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95C17">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0058776A">
+        <w:t xml:space="preserve"> Does your application include an excess of</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C3E">
+        <w:t xml:space="preserve"> significant</w:t>
+      </w:r>
+      <w:r w:rsidR="0058776A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00224303" w:rsidRPr="004830EA">
-[...56 lines deleted...]
-    <w:p w14:paraId="0F2043D7" w14:textId="7A12F0D2" w:rsidR="003F453B" w:rsidRDefault="003F453B" w:rsidP="003F453B">
+      <w:r w:rsidR="00021613">
+        <w:t>on-site units</w:t>
+      </w:r>
+      <w:r w:rsidR="001722FC">
+        <w:t xml:space="preserve"> or are you a Biodiversity Gain Site</w:t>
+      </w:r>
+      <w:r w:rsidR="0058776A">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B708FB2" w14:textId="39997012" w:rsidR="0058776A" w:rsidRDefault="001C18A7" w:rsidP="0058776A">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0058776A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:r w:rsidR="00826EBD">
+      <w:r w:rsidR="0058776A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="008646C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_6.11_Are_you" w:history="1">
+        <w:r w:rsidR="00807634">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to section 8</w:t>
+          <w:t>Proceed to 7.16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63D739AA" w14:textId="2D3CA8C7" w:rsidR="003F453B" w:rsidRDefault="003F453B" w:rsidP="003F453B">
+    <w:p w14:paraId="584D7822" w14:textId="77777777" w:rsidR="00FB1041" w:rsidRDefault="001C18A7" w:rsidP="00FB1041">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0058776A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0058776A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
-      <w:r w:rsidR="002500AF">
-[...7 lines deleted...]
-        <w:r w:rsidR="00826EBD">
+      <w:r w:rsidR="008646C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_8._Biodiversity_net" w:history="1">
+        <w:r w:rsidR="00E73FC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Proceed to 7.10</w:t>
+          <w:t>Proceed to section 8</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="-4" w:hanging="10"/>
+      <w:r w:rsidR="005A433A" w:rsidRPr="005A433A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005A433A" w:rsidRPr="005A433A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00464489" w:rsidRPr="0058776A">
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="005A433A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00464489">
-[...340 lines deleted...]
-        <w:r w:rsidRPr="00D21732">
+      <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
+        <w:r w:rsidR="00FB1041" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>https://ukclimateprojections-ui.metoffice.gov.uk/ui/home</w:t>
+          <w:t>Statement Form Complete</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D21732">
+      <w:r w:rsidR="00FB1041">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001670EC" w:rsidRPr="00D21732">
-[...6 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00FB1041" w:rsidRPr="00CD7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if no offsite units are required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1041">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B15FD2" w14:textId="2F06A611" w:rsidR="008646C8" w:rsidRDefault="008646C8" w:rsidP="0058776A">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="-4" w:hanging="10"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7545844B" w14:textId="002972F8" w:rsidR="00021613" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_6.11_Are_you"/>
+      <w:bookmarkStart w:id="90" w:name="_6.12_Are_you"/>
+      <w:bookmarkStart w:id="91" w:name="_7.14_Are_you"/>
+      <w:bookmarkStart w:id="92" w:name="_7.16_Are_you"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95C17">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E30E8">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00021613">
+        <w:t xml:space="preserve"> Are you</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6BE4">
+        <w:t xml:space="preserve"> looking</w:t>
+      </w:r>
+      <w:r w:rsidR="00021613">
+        <w:t xml:space="preserve"> to secure these excess units to </w:t>
+      </w:r>
+      <w:r w:rsidR="00622C3E">
+        <w:t>be placed on Natural England Off</w:t>
+      </w:r>
+      <w:r w:rsidR="008646C8">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C3E">
+        <w:t>site Register</w:t>
+      </w:r>
+      <w:r w:rsidR="00021613">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A6492A" w14:textId="168FAFAE" w:rsidR="004E4203" w:rsidRDefault="004E4203" w:rsidP="002155E9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Habitat p</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">roposals </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>The LPA will review the suitability of all excess on-site units</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6221F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>should</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">. The LPA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> take into account RCP8.5 values</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>reserves the right to decline in securing them for the intention to be sold</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6221F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> if not appropriate in the local context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F13619" w14:textId="1C8DD98A" w:rsidR="00021613" w:rsidRDefault="001C18A7" w:rsidP="004E4203">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00021613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D21732" w:rsidRPr="00261A89">
-[...114 lines deleted...]
-          <w:color w:val="6E6E6E"/>
+      <w:r w:rsidR="00021613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="005B22D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00021613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D21732" w:rsidRPr="00261A89">
-[...228 lines deleted...]
-        <w:r w:rsidR="00562C09" w:rsidRPr="00E175BF">
+      <w:hyperlink w:anchor="_7.17_Give_details" w:history="1">
+        <w:r w:rsidR="00807634">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>https://publications.naturalengland.org.uk/publication/5813530037846016</w:t>
+          <w:t>Proceed to 7.17</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C2266" w:rsidRPr="00B96E7A">
-[...372 lines deleted...]
-    <w:p w14:paraId="3B708FB2" w14:textId="39997012" w:rsidR="0058776A" w:rsidRDefault="001C18A7" w:rsidP="0058776A">
+    </w:p>
+    <w:p w14:paraId="3E65E9D2" w14:textId="77777777" w:rsidR="00FB1041" w:rsidRDefault="001C18A7" w:rsidP="00FB1041">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...399 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00021613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E73FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -17207,110 +20503,113 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E73FC8" w:rsidRPr="005A433A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00E73FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
-        <w:r w:rsidR="00E73FC8" w:rsidRPr="005A433A">
+        <w:r w:rsidR="00FB1041" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Statement Form Complete</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E73FC8" w:rsidRPr="005A433A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00FB1041">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1041" w:rsidRPr="00CD7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if no offsite units are required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1041">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302E141C" w14:textId="77777777" w:rsidR="008646C8" w:rsidRDefault="008646C8" w:rsidP="00021613">
-[...9 lines deleted...]
-    <w:p w14:paraId="652033C4" w14:textId="4D7BE063" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="302E141C" w14:textId="66C7F208" w:rsidR="008646C8" w:rsidRDefault="008646C8" w:rsidP="00FB1041">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652033C4" w14:textId="28D13416" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
         <w:ind w:left="-4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_6.12_Give_details"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkStart w:id="93" w:name="_6.12_Give_details"/>
+      <w:bookmarkStart w:id="94" w:name="_6.13_Give_details"/>
+      <w:bookmarkStart w:id="95" w:name="_7.15_Give_details"/>
+      <w:bookmarkStart w:id="96" w:name="_7.17_Give_details"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00CF3414">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00807634">
+      <w:r w:rsidR="007E30E8">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
-        <w:t xml:space="preserve"> Give </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Give details </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6ED58D" w14:textId="35C8785F" w:rsidR="00622C3E" w:rsidRPr="00004375" w:rsidRDefault="00622C3E" w:rsidP="00004375">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tell us about the units and which specific parcels you would like to secure. Provide details as to how trading rules remain met</w:t>
       </w:r>
       <w:r w:rsidR="00004375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
@@ -17334,203 +20633,211 @@
       </w:tblGrid>
       <w:tr w:rsidR="00622C3E" w14:paraId="52F2204E" w14:textId="77777777" w:rsidTr="005A433A">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="933016536"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="483FCEEC" w14:textId="50D23E86" w:rsidR="00622C3E" w:rsidRDefault="001C18A7" w:rsidP="001C18A7">
                 <w:pPr>
                   <w:spacing w:after="122"/>
                 </w:pPr>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E545A7C" w14:textId="41401735" w:rsidR="00622C3E" w:rsidRPr="00391555" w:rsidRDefault="00886CA0" w:rsidP="00391555">
+    <w:p w14:paraId="55371D62" w14:textId="77777777" w:rsidR="00FB1041" w:rsidRDefault="00004375" w:rsidP="00FB1041">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_8._Biodiversity_net" w:history="1">
-        <w:r w:rsidR="00004375">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Proceed to section 8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00004375" w:rsidRPr="005A433A">
+      <w:r w:rsidRPr="005A433A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00004375" w:rsidRPr="005A433A">
+      <w:r w:rsidRPr="005A433A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00004375">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
-        <w:r w:rsidR="00004375" w:rsidRPr="005A433A">
+        <w:r w:rsidR="00FB1041" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Statement Form Complete</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00004375" w:rsidRPr="005A433A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00FB1041">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1041" w:rsidRPr="00CD7084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if no offsite units are required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1041">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F923C40" w14:textId="77777777" w:rsidR="005A433A" w:rsidRDefault="005A433A" w:rsidP="00021613">
+    <w:p w14:paraId="7F923C40" w14:textId="3E6F0DDF" w:rsidR="005A433A" w:rsidRDefault="005A433A" w:rsidP="00021613">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B5EE85B" w14:textId="0B9A8BD2" w:rsidR="00DC666F" w:rsidRDefault="003F453B" w:rsidP="00DC666F">
+    <w:p w14:paraId="0C2E0CD8" w14:textId="77777777" w:rsidR="002E5CF0" w:rsidRDefault="003F453B" w:rsidP="002E5CF0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_7._Biodiversity_net"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="97" w:name="_7._Biodiversity_net"/>
+      <w:bookmarkStart w:id="98" w:name="_8._Biodiversity_net"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00DC666F">
-        <w:t xml:space="preserve"> Biodiversity net gain post development – Off-site (Full Application only)</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Biodiversity net gain post development – Off-site </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5CF0">
+        <w:t>(Not required for Outline Applications where site layout is a reserved matter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CFEE27" w14:textId="5DAF7FC7" w:rsidR="00DC666F" w:rsidRDefault="00DC666F" w:rsidP="002E5CF0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-4"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2273D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Answer this section if your development includes</w:t>
       </w:r>
       <w:r w:rsidR="005A433A" w:rsidRPr="00A2273D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/requires</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2273D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> off-site habitat enhancements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AFE0CB" w14:textId="71DE9AC3" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="352B1253" w14:textId="77777777" w:rsidR="00FB1041" w:rsidRPr="00FB1041" w:rsidRDefault="00FB1041" w:rsidP="00FB1041"/>
+    <w:p w14:paraId="11AFE0CB" w14:textId="71DE9AC3" w:rsidR="00472671" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="28"/>
+        <w:spacing w:after="30"/>
         <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00DC666F">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t xml:space="preserve"> Explain why you’re using off-site biodiversity units</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E1029C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234F8CA3" w14:textId="302D819C" w:rsidR="00472671" w:rsidRDefault="00465F58">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17572,140 +20879,141 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
       <w:tr w:rsidR="00472671" w14:paraId="63EF900E" w14:textId="77777777" w:rsidTr="005A433A">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="442192874"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9718" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DD3083B" w14:textId="433416AD" w:rsidR="00472671" w:rsidRDefault="001C18A7">
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FCE1628" w14:textId="77777777" w:rsidR="000E5C75" w:rsidRDefault="000E5C75" w:rsidP="00622C3E">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC8878A" w14:textId="60B0950F" w:rsidR="00BE3830" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="5EC8878A" w14:textId="60B0950F" w:rsidR="00BE3830" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00BE3830">
         <w:t xml:space="preserve">2 Have you considered the cost of the required offsite units/statutory credits when </w:t>
       </w:r>
       <w:r w:rsidR="00B41E73">
         <w:t>evaluating</w:t>
       </w:r>
       <w:r w:rsidR="00BE3830">
         <w:t xml:space="preserve"> overall development viability?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C96355" w14:textId="278B8AE5" w:rsidR="00BE3830" w:rsidRDefault="00BE3830" w:rsidP="00BE3830">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -17724,464 +21032,254 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C4A25B" w14:textId="77777777" w:rsidR="00BE3830" w:rsidRPr="00BE3830" w:rsidRDefault="00BE3830" w:rsidP="00BE3830"/>
-    <w:p w14:paraId="7A4E9453" w14:textId="22460B2B" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="7A4E9453" w14:textId="22460B2B" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00B41E73">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve"> Have you </w:t>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:t xml:space="preserve">(preliminarily) </w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve">secured off-site units? </w:t>
-      </w:r>
-[...210 lines deleted...]
-        <w:t>other links will be provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B76452" w14:textId="365562B4" w:rsidR="00622C3E" w:rsidRDefault="001C18A7" w:rsidP="001473EC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00465F58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:bookmarkStart w:id="73" w:name="_Hlk161315326"/>
+      <w:bookmarkStart w:id="99" w:name="_Hlk161315326"/>
       <w:r w:rsidR="00465F58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_8.4_Confirm_you" w:history="1">
         <w:r w:rsidR="00B41E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Proceed to </w:t>
         </w:r>
         <w:r w:rsidR="003F453B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>8.</w:t>
         </w:r>
         <w:r w:rsidR="00B41E73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="11221623" w14:textId="0A830939" w:rsidR="00465F58" w:rsidRDefault="001C18A7" w:rsidP="00465F58">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18193,110 +21291,112 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:hyperlink w:anchor="_9._Form_Complete_1" w:history="1">
         <w:r w:rsidR="005A433A" w:rsidRPr="005A433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Statement Form Complete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7AA2910D" w14:textId="77777777" w:rsidR="006139BE" w:rsidRDefault="006139BE" w:rsidP="00622C3E">
       <w:pPr>
         <w:spacing w:after="93" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68CE9583" w14:textId="0070873D" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="68CE9583" w14:textId="0070873D" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="76"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_7.3_Confirm_you"/>
+      <w:bookmarkStart w:id="101" w:name="_7.4_Confirm_you"/>
+      <w:bookmarkStart w:id="102" w:name="_8.4_Confirm_you"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00BE3830">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve"> Confirm you have added proposed off-site gains to the metric tool submitted with this application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A23962" w14:textId="0AAE95A8" w:rsidR="00E954E4" w:rsidRDefault="001C18A7" w:rsidP="00E954E4">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18314,98 +21414,100 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E954E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07740EBA" w14:textId="77777777" w:rsidR="006139BE" w:rsidRDefault="006139BE" w:rsidP="00622C3E">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607DBF69" w14:textId="55B870BD" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="607DBF69" w14:textId="55B870BD" w:rsidR="00622C3E" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="00B41E73">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve"> Which option best describe</w:t>
       </w:r>
       <w:r w:rsidR="0048586E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve"> the location of your off-site </w:t>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:t>provision</w:t>
       </w:r>
       <w:r w:rsidR="001016AD">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188D1E54" w14:textId="67260A5F" w:rsidR="00633D36" w:rsidRDefault="00633D36" w:rsidP="00633D36">
       <w:pPr>
@@ -18459,51 +21561,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00633D36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>uthority this application has been submitted to. National character areas can be found</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:anchor="ncas-in-east-midlands" w:history="1">
+      <w:hyperlink r:id="rId25" w:anchor="ncas-in-east-midlands" w:history="1">
         <w:r w:rsidRPr="001C5DF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.uk/government/publications/national-character-area-profiles-data-for-local-decision-making/national-character-area-profiles#ncas-in-east-midlands</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2240B9DD" w14:textId="07CF9F9C" w:rsidR="00387E42" w:rsidRDefault="00387E42" w:rsidP="00387E42">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -18511,57 +21613,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18586,57 +21688,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18661,57 +21763,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18740,57 +21842,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18823,57 +21925,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18920,57 +22022,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -18980,126 +22082,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Character area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6176E15A" w14:textId="77777777" w:rsidR="006139BE" w:rsidRDefault="006139BE" w:rsidP="006139BE">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D690E83" w14:textId="51A9265E" w:rsidR="008A5BD1" w:rsidRDefault="008A5BD1" w:rsidP="008A5BD1">
+    <w:p w14:paraId="3D690E83" w14:textId="51A9265E" w:rsidR="008A5BD1" w:rsidRDefault="008A5BD1" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.6 Does the site fall within the local nature recovery strategy? </w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02990825" w14:textId="77777777" w:rsidR="008A5BD1" w:rsidRDefault="008A5BD1" w:rsidP="008A5BD1">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -19117,201 +22189,193 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0345E032" w14:textId="77777777" w:rsidR="00FE33AC" w:rsidRDefault="00FE33AC" w:rsidP="006139BE">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:right="1925" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B5BFD2" w14:textId="4109D9DB" w:rsidR="006139BE" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="53B5BFD2" w14:textId="4109D9DB" w:rsidR="006139BE" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="008A5BD1">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:t xml:space="preserve"> Provide the exact location of the off-site provision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC6283D" w14:textId="7F029BCD" w:rsidR="00686070" w:rsidRDefault="00686070" w:rsidP="006139BE">
       <w:pPr>
         <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the site does not have an address, enter the OS grid </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>If the site does not have an address, enter the OS grid reference</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9690" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9690"/>
       </w:tblGrid>
       <w:tr w:rsidR="006139BE" w14:paraId="7B5BA95A" w14:textId="77777777" w:rsidTr="006139BE">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1022560574"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9690" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C5A9D91" w14:textId="74BB4039" w:rsidR="006139BE" w:rsidRPr="006139BE" w:rsidRDefault="001C18A7" w:rsidP="006E4202">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F7A0266" w14:textId="77777777" w:rsidR="00A2273D" w:rsidRDefault="00A2273D" w:rsidP="00A2273D"/>
-    <w:p w14:paraId="055C5E22" w14:textId="4D01BCB1" w:rsidR="006139BE" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="055C5E22" w14:textId="4D01BCB1" w:rsidR="006139BE" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="008A5BD1">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve"> Provide details of the off-site </w:t>
       </w:r>
       <w:r w:rsidR="006139BE">
         <w:t>provider.</w:t>
       </w:r>
       <w:r w:rsidR="00622C3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8B4543" w14:textId="549F7BC7" w:rsidR="00622C3E" w:rsidRPr="006139BE" w:rsidRDefault="00622C3E" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="6E6E6E"/>
         </w:rPr>
@@ -19352,51 +22416,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FECFC73" w14:textId="7C785176" w:rsidR="00622C3E" w:rsidRDefault="00622C3E" w:rsidP="006E4202">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2135398341"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2273D" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E93D8E6" w14:textId="0773143D" w:rsidR="00622C3E" w:rsidRPr="006139BE" w:rsidRDefault="00622C3E" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="6E6E6E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006139BE">
         <w:rPr>
           <w:b w:val="0"/>
@@ -19433,51 +22496,50 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F4DDBD" w14:textId="149DBF99" w:rsidR="00622C3E" w:rsidRDefault="00622C3E" w:rsidP="006E4202">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1142150022"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="424D8321" w14:textId="31ADE706" w:rsidR="00622C3E" w:rsidRPr="006139BE" w:rsidRDefault="00622C3E" w:rsidP="0074202F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="-4"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="6E6E6E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006139BE">
         <w:rPr>
           <w:b w:val="0"/>
@@ -19514,90 +22576,91 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32AC5A23" w14:textId="208F96A4" w:rsidR="00622C3E" w:rsidRDefault="00622C3E" w:rsidP="006E4202">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1216630796"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C18A7" w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15F312DF" w14:textId="77777777" w:rsidR="00A2273D" w:rsidRDefault="00A2273D" w:rsidP="00A2273D">
-      <w:bookmarkStart w:id="77" w:name="_9._Form_Complete"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkStart w:id="103" w:name="_9._Form_Complete"/>
+      <w:bookmarkStart w:id="104" w:name="_8._Form_Complete"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="2545296B" w14:textId="0A445063" w:rsidR="00391555" w:rsidRDefault="003F453B" w:rsidP="00391555">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_9._Form_Complete_1"/>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkStart w:id="105" w:name="_9._Form_Complete_1"/>
+      <w:bookmarkEnd w:id="105"/>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00B96E7A">
         <w:t xml:space="preserve"> Form Complete</w:t>
       </w:r>
       <w:r w:rsidR="00391555">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6952C10A" w14:textId="37194D64" w:rsidR="00391555" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="6952C10A" w14:textId="37194D64" w:rsidR="00391555" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00391555">
         <w:t xml:space="preserve">1 Can we share your ecological survey data with the Local Environmental Records Centre or other bodies? </w:t>
       </w:r>
       <w:r w:rsidR="001C18A7">
         <w:t>(Optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C48E4D" w14:textId="77777777" w:rsidR="00391555" w:rsidRPr="00633D36" w:rsidRDefault="00391555" w:rsidP="00391555">
       <w:pPr>
         <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633D36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
@@ -19637,57 +22700,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00391555">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -19705,57 +22768,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00391555">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -19806,51 +22869,51 @@
       <w:r w:rsidR="00F3114F" w:rsidRPr="00F3114F">
         <w:t xml:space="preserve"> Environmental Benefits from Nature Tool </w:t>
       </w:r>
       <w:r w:rsidR="00F3114F">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00F3114F" w:rsidRPr="00F3114F">
         <w:t xml:space="preserve"> Beta</w:t>
       </w:r>
       <w:r w:rsidR="006634EB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00E000E2">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00F3114F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F3114F" w:rsidRPr="00E000E2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="000D1E4C" w:rsidRPr="00E000E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>The Environmental Benefits from Nature Tool - Beta Test Version - JP038 (naturalengland.org.uk)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D1E4C" w:rsidRPr="00E000E2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:t>(Optional)</w:t>
@@ -19922,57 +22985,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -20023,57 +23086,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00886CA0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00886CA0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -20101,776 +23164,750 @@
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>9.</w:t>
         </w:r>
         <w:r w:rsidR="0028186D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CB32B96" w14:textId="77777777" w:rsidR="00B23B2B" w:rsidRDefault="00B23B2B" w:rsidP="00391555">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6875D707" w14:textId="274CB225" w:rsidR="00E000E2" w:rsidRPr="00BE6BE4" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="6875D707" w14:textId="274CB225" w:rsidR="00E000E2" w:rsidRPr="00BE6BE4" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="81"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_8.3_Environmental_Benefits"/>
+      <w:bookmarkStart w:id="107" w:name="_9.3_Environmental_Benefits"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E000E2" w:rsidRPr="00BE6BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:t>Environmental Benefits for Nature Tool</w:t>
       </w:r>
       <w:r w:rsidR="00E000E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E000E2" w:rsidRPr="00B96E7A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E000E2" w:rsidRPr="008C1A94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC71192" w14:textId="394B7421" w:rsidR="00E000E2" w:rsidRDefault="00E000E2" w:rsidP="00E000E2">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Send your </w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>EBN tool (excel format)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the LPA. Enter the file name. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E000E2" w14:paraId="7EA15533" w14:textId="77777777" w:rsidTr="00D20916">
+      <w:tr w:rsidR="00E000E2" w14:paraId="7EA15533" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF9C256" w14:textId="77777777" w:rsidR="00E000E2" w:rsidRDefault="00E000E2" w:rsidP="00D20916">
+          <w:p w14:paraId="6EF9C256" w14:textId="77777777" w:rsidR="00E000E2" w:rsidRDefault="00E000E2">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1604839158"/>
                 <w:placeholder>
                   <w:docPart w:val="05CC64B043E74DAC88441F2E41313A59"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D173F6D" w14:textId="05FB9F6F" w:rsidR="00A2273D" w:rsidRDefault="00A2273D" w:rsidP="00391555">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E48711" w14:textId="72F8FF40" w:rsidR="001C18A7" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="06E48711" w14:textId="72F8FF40" w:rsidR="001C18A7" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="83"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_8.4_We_would"/>
+      <w:bookmarkStart w:id="109" w:name="_9.4_We_would"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00E000E2">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001C18A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:t>We would appreciate your feedback on this form. (Optional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21284B10" w14:textId="46A9A7F0" w:rsidR="00F90219" w:rsidRDefault="00F90219" w:rsidP="00F90219">
       <w:pPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="6E6E6E"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please let us know how this form could be improved. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9718" w:type="dxa"/>
         <w:tblInd w:w="-40" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="152" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9718"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F90219" w14:paraId="6BAD70A5" w14:textId="77777777" w:rsidTr="00D20916">
+      <w:tr w:rsidR="00F90219" w14:paraId="6BAD70A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9718" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D46182" w14:textId="77777777" w:rsidR="00F90219" w:rsidRDefault="00F90219" w:rsidP="00D20916">
+          <w:p w14:paraId="21D46182" w14:textId="77777777" w:rsidR="00F90219" w:rsidRDefault="00F90219">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1200824949"/>
                 <w:placeholder>
                   <w:docPart w:val="7E4A70B158B5478BAB0923C6923BEC45"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="001A3BBE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19C679E6" w14:textId="77777777" w:rsidR="001C18A7" w:rsidRDefault="001C18A7" w:rsidP="001C18A7">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FEEFEEA" w14:textId="2560FE68" w:rsidR="00F90219" w:rsidRDefault="003F453B" w:rsidP="0074202F">
+    <w:p w14:paraId="3FEEFEEA" w14:textId="2560FE68" w:rsidR="00F90219" w:rsidRDefault="003F453B" w:rsidP="008C1A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00F90219">
         <w:t>5 Save this file as a .</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F90219">
         <w:t>doc ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F90219">
         <w:t xml:space="preserve"> .docx or .pdf and submit with your application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3F1D08" w14:textId="77777777" w:rsidR="001C18A7" w:rsidRDefault="001C18A7" w:rsidP="001C18A7">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253DF478" w14:textId="77777777" w:rsidR="001C18A7" w:rsidRDefault="001C18A7" w:rsidP="00391555">
       <w:pPr>
         <w:spacing w:after="10" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="-4" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B2FC859" w14:textId="77777777" w:rsidR="00B96E7A" w:rsidRDefault="00B96E7A">
-[...2 lines deleted...]
-        <w:ind w:left="-4" w:hanging="10"/>
+    <w:p w14:paraId="6B2FC859" w14:textId="77777777" w:rsidR="00B96E7A" w:rsidRDefault="00B96E7A" w:rsidP="008C1A94">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="30"/>
+        <w:ind w:left="-4"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B96E7A">
-      <w:headerReference w:type="even" r:id="rId25"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="477" w:right="1193" w:bottom="835" w:left="1133" w:header="720" w:footer="306" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534776BF" w14:textId="77777777" w:rsidR="00181ACC" w:rsidRDefault="00181ACC">
+    <w:p w14:paraId="7D7E21AA" w14:textId="77777777" w:rsidR="00CB6104" w:rsidRDefault="00CB6104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="511F54B0" w14:textId="77777777" w:rsidR="00181ACC" w:rsidRDefault="00181ACC">
+    <w:p w14:paraId="73FF47AE" w14:textId="77777777" w:rsidR="00CB6104" w:rsidRDefault="00CB6104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C9A3824" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
     <w:pPr>
       <w:spacing w:after="18"/>
       <w:ind w:right="-59"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00886CA0">
-[...21 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4368BF3B" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AB0F36E" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
     <w:pPr>
       <w:spacing w:after="18"/>
       <w:ind w:right="-59"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00886CA0">
-[...21 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2177BD2C" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0047B39A" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
     <w:pPr>
       <w:spacing w:after="18"/>
       <w:ind w:right="-59"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00886CA0">
-[...21 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="59C1CB33" w14:textId="77777777" w:rsidR="00472671" w:rsidRDefault="00E1029C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="485B9D3C" w14:textId="77777777" w:rsidR="00181ACC" w:rsidRDefault="00181ACC">
+    <w:p w14:paraId="1F394481" w14:textId="77777777" w:rsidR="00CB6104" w:rsidRDefault="00CB6104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="440F7352" w14:textId="77777777" w:rsidR="00181ACC" w:rsidRDefault="00181ACC">
+    <w:p w14:paraId="428C53EF" w14:textId="77777777" w:rsidR="00CB6104" w:rsidRDefault="00CB6104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B8CA68A" w14:textId="718A9FF2" w:rsidR="005778BE" w:rsidRDefault="005778BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CF741B9" w14:textId="497E323A" w:rsidR="005778BE" w:rsidRDefault="005778BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66A60F10" w14:textId="49A8F34D" w:rsidR="005778BE" w:rsidRDefault="005778BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23873DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6AEA2B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21039,513 +24076,723 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5386" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6106" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="606078589">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2125072041">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fARIG5xS+03aPsQMsC+iC4VK/b02/5IFJP7KZvvgWQ+u3zkvnGb/0VzncQXQuEXYK4JzC4Ekkrp6TaS567rrUw==" w:salt="OHDEE+4NC3E4uSDMh0MtcA=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00472671"/>
     <w:rsid w:val="00002B4F"/>
     <w:rsid w:val="00003C6E"/>
     <w:rsid w:val="00004375"/>
     <w:rsid w:val="00010913"/>
     <w:rsid w:val="00021613"/>
     <w:rsid w:val="00030376"/>
+    <w:rsid w:val="000303BB"/>
     <w:rsid w:val="000321FE"/>
+    <w:rsid w:val="00034DEA"/>
     <w:rsid w:val="000467DF"/>
     <w:rsid w:val="000501DD"/>
     <w:rsid w:val="00055939"/>
+    <w:rsid w:val="000570DB"/>
+    <w:rsid w:val="000624B6"/>
     <w:rsid w:val="00067C8F"/>
     <w:rsid w:val="0007157D"/>
     <w:rsid w:val="00076DC9"/>
     <w:rsid w:val="00085562"/>
     <w:rsid w:val="00092691"/>
     <w:rsid w:val="000941C5"/>
+    <w:rsid w:val="0009630E"/>
+    <w:rsid w:val="000966B8"/>
+    <w:rsid w:val="000A0355"/>
     <w:rsid w:val="000A4A87"/>
+    <w:rsid w:val="000B17B8"/>
+    <w:rsid w:val="000B2729"/>
+    <w:rsid w:val="000B2ADB"/>
+    <w:rsid w:val="000C293B"/>
+    <w:rsid w:val="000C63F5"/>
+    <w:rsid w:val="000C7383"/>
     <w:rsid w:val="000D1E4C"/>
     <w:rsid w:val="000D27C8"/>
     <w:rsid w:val="000E52E5"/>
     <w:rsid w:val="000E5C75"/>
     <w:rsid w:val="000E724C"/>
     <w:rsid w:val="000F13D7"/>
+    <w:rsid w:val="000F1DAD"/>
     <w:rsid w:val="000F79B4"/>
+    <w:rsid w:val="001005D4"/>
+    <w:rsid w:val="0010090C"/>
     <w:rsid w:val="001016AD"/>
     <w:rsid w:val="001037C7"/>
     <w:rsid w:val="001049DE"/>
     <w:rsid w:val="00105280"/>
+    <w:rsid w:val="00105506"/>
     <w:rsid w:val="00107887"/>
+    <w:rsid w:val="00107CC1"/>
     <w:rsid w:val="001242D5"/>
     <w:rsid w:val="00125353"/>
+    <w:rsid w:val="0012785E"/>
     <w:rsid w:val="00143C78"/>
     <w:rsid w:val="001473EC"/>
+    <w:rsid w:val="001520DF"/>
+    <w:rsid w:val="00153C4A"/>
     <w:rsid w:val="00155517"/>
     <w:rsid w:val="00155E49"/>
     <w:rsid w:val="00156384"/>
     <w:rsid w:val="00161633"/>
     <w:rsid w:val="001626AF"/>
     <w:rsid w:val="001670EC"/>
     <w:rsid w:val="001713C2"/>
     <w:rsid w:val="001722FC"/>
     <w:rsid w:val="00172D1B"/>
     <w:rsid w:val="00176E3B"/>
     <w:rsid w:val="001803DA"/>
     <w:rsid w:val="00181ACC"/>
     <w:rsid w:val="00183272"/>
+    <w:rsid w:val="00197CF0"/>
     <w:rsid w:val="001A3C2C"/>
     <w:rsid w:val="001A53F2"/>
+    <w:rsid w:val="001A6411"/>
     <w:rsid w:val="001B30AC"/>
+    <w:rsid w:val="001B50EA"/>
     <w:rsid w:val="001B5D63"/>
+    <w:rsid w:val="001C0720"/>
     <w:rsid w:val="001C1539"/>
     <w:rsid w:val="001C18A7"/>
     <w:rsid w:val="001C2266"/>
     <w:rsid w:val="001C33A3"/>
     <w:rsid w:val="001C6B9D"/>
     <w:rsid w:val="001D621A"/>
     <w:rsid w:val="001D7150"/>
+    <w:rsid w:val="001D758B"/>
     <w:rsid w:val="001E0DF3"/>
     <w:rsid w:val="001E323A"/>
+    <w:rsid w:val="001E3B8A"/>
     <w:rsid w:val="001F7C2E"/>
     <w:rsid w:val="00201916"/>
     <w:rsid w:val="002055D2"/>
     <w:rsid w:val="00207057"/>
     <w:rsid w:val="00214E88"/>
     <w:rsid w:val="002155E9"/>
     <w:rsid w:val="00224303"/>
     <w:rsid w:val="00224A0A"/>
     <w:rsid w:val="00225FF3"/>
     <w:rsid w:val="0023054F"/>
+    <w:rsid w:val="00231D8C"/>
+    <w:rsid w:val="00232457"/>
     <w:rsid w:val="0023789E"/>
     <w:rsid w:val="002459EA"/>
     <w:rsid w:val="002500AF"/>
+    <w:rsid w:val="00254079"/>
     <w:rsid w:val="00261A89"/>
+    <w:rsid w:val="00262419"/>
+    <w:rsid w:val="0026449B"/>
     <w:rsid w:val="00270046"/>
     <w:rsid w:val="00274BB3"/>
     <w:rsid w:val="0028186D"/>
+    <w:rsid w:val="00282211"/>
     <w:rsid w:val="002832FF"/>
     <w:rsid w:val="002840C4"/>
     <w:rsid w:val="002853CE"/>
     <w:rsid w:val="00290F6A"/>
     <w:rsid w:val="00292CD3"/>
     <w:rsid w:val="00295111"/>
     <w:rsid w:val="002A1C8C"/>
     <w:rsid w:val="002A2970"/>
+    <w:rsid w:val="002B48E8"/>
     <w:rsid w:val="002B61A3"/>
+    <w:rsid w:val="002C44F5"/>
     <w:rsid w:val="002C7BBA"/>
     <w:rsid w:val="002D069B"/>
+    <w:rsid w:val="002D2F7C"/>
     <w:rsid w:val="002D624E"/>
     <w:rsid w:val="002D6985"/>
     <w:rsid w:val="002E5872"/>
+    <w:rsid w:val="002E5CF0"/>
     <w:rsid w:val="002F1839"/>
+    <w:rsid w:val="002F1868"/>
+    <w:rsid w:val="002F62E7"/>
+    <w:rsid w:val="00302BDB"/>
     <w:rsid w:val="0031111A"/>
     <w:rsid w:val="0031540F"/>
+    <w:rsid w:val="00317B3E"/>
     <w:rsid w:val="00320686"/>
     <w:rsid w:val="003207E0"/>
     <w:rsid w:val="00324EB7"/>
     <w:rsid w:val="00335955"/>
     <w:rsid w:val="00354A4C"/>
     <w:rsid w:val="003636B0"/>
     <w:rsid w:val="00363EAC"/>
     <w:rsid w:val="00372680"/>
+    <w:rsid w:val="00374A1A"/>
     <w:rsid w:val="00382D1F"/>
+    <w:rsid w:val="00385F43"/>
     <w:rsid w:val="00387E42"/>
     <w:rsid w:val="00391555"/>
     <w:rsid w:val="003A127A"/>
     <w:rsid w:val="003A387E"/>
     <w:rsid w:val="003A4C9E"/>
+    <w:rsid w:val="003A73B3"/>
+    <w:rsid w:val="003B7D55"/>
     <w:rsid w:val="003C46BD"/>
     <w:rsid w:val="003C4743"/>
     <w:rsid w:val="003C6343"/>
     <w:rsid w:val="003D6B78"/>
     <w:rsid w:val="003E102F"/>
     <w:rsid w:val="003E41E4"/>
+    <w:rsid w:val="003F2B83"/>
+    <w:rsid w:val="003F35E2"/>
     <w:rsid w:val="003F453B"/>
     <w:rsid w:val="003F51A7"/>
     <w:rsid w:val="00413C3A"/>
     <w:rsid w:val="004143AD"/>
+    <w:rsid w:val="004146C0"/>
     <w:rsid w:val="00420731"/>
+    <w:rsid w:val="004265C6"/>
+    <w:rsid w:val="00427083"/>
     <w:rsid w:val="0043739F"/>
     <w:rsid w:val="00453651"/>
     <w:rsid w:val="0045429B"/>
+    <w:rsid w:val="00462023"/>
     <w:rsid w:val="00464489"/>
     <w:rsid w:val="00465F58"/>
     <w:rsid w:val="00472671"/>
+    <w:rsid w:val="0047582A"/>
+    <w:rsid w:val="004774B0"/>
     <w:rsid w:val="004830EA"/>
     <w:rsid w:val="0048586E"/>
     <w:rsid w:val="00486C90"/>
     <w:rsid w:val="004929A7"/>
     <w:rsid w:val="004C1713"/>
     <w:rsid w:val="004C64AF"/>
     <w:rsid w:val="004D48D4"/>
     <w:rsid w:val="004D6507"/>
     <w:rsid w:val="004D6A83"/>
+    <w:rsid w:val="004E034C"/>
     <w:rsid w:val="004E4203"/>
     <w:rsid w:val="004F12F0"/>
     <w:rsid w:val="004F1A01"/>
+    <w:rsid w:val="004F2AB0"/>
     <w:rsid w:val="004F2DF6"/>
+    <w:rsid w:val="004F333C"/>
     <w:rsid w:val="004F7113"/>
     <w:rsid w:val="00514D54"/>
+    <w:rsid w:val="005163B6"/>
     <w:rsid w:val="005305F0"/>
+    <w:rsid w:val="00533233"/>
+    <w:rsid w:val="00543E46"/>
+    <w:rsid w:val="005479C1"/>
     <w:rsid w:val="00552BDA"/>
     <w:rsid w:val="00552D1A"/>
     <w:rsid w:val="0055715E"/>
     <w:rsid w:val="00562C09"/>
+    <w:rsid w:val="00565E99"/>
     <w:rsid w:val="00570D95"/>
     <w:rsid w:val="00576DD1"/>
     <w:rsid w:val="005778BE"/>
     <w:rsid w:val="005826EF"/>
     <w:rsid w:val="0058776A"/>
     <w:rsid w:val="00587F28"/>
+    <w:rsid w:val="005910D0"/>
+    <w:rsid w:val="00594CF2"/>
     <w:rsid w:val="00595988"/>
     <w:rsid w:val="00596411"/>
+    <w:rsid w:val="005974FB"/>
     <w:rsid w:val="005A433A"/>
     <w:rsid w:val="005B22D4"/>
+    <w:rsid w:val="005B6CEE"/>
     <w:rsid w:val="005C65CC"/>
     <w:rsid w:val="005D3681"/>
     <w:rsid w:val="005D5135"/>
     <w:rsid w:val="005E12C4"/>
+    <w:rsid w:val="005E42A7"/>
+    <w:rsid w:val="005E5422"/>
     <w:rsid w:val="005F243C"/>
     <w:rsid w:val="005F3A4E"/>
+    <w:rsid w:val="00604C60"/>
     <w:rsid w:val="00607ECA"/>
+    <w:rsid w:val="00612EDD"/>
     <w:rsid w:val="006139BE"/>
+    <w:rsid w:val="006174BE"/>
+    <w:rsid w:val="00622395"/>
     <w:rsid w:val="00622C3E"/>
     <w:rsid w:val="006260E1"/>
+    <w:rsid w:val="00630460"/>
+    <w:rsid w:val="00631807"/>
     <w:rsid w:val="00633D36"/>
+    <w:rsid w:val="00634CE6"/>
+    <w:rsid w:val="0063719F"/>
     <w:rsid w:val="00643555"/>
     <w:rsid w:val="00650A7D"/>
+    <w:rsid w:val="00650A7E"/>
     <w:rsid w:val="006524C1"/>
     <w:rsid w:val="00660BA6"/>
     <w:rsid w:val="00663193"/>
     <w:rsid w:val="006634EB"/>
     <w:rsid w:val="00663F7D"/>
     <w:rsid w:val="00665F6E"/>
     <w:rsid w:val="00676893"/>
     <w:rsid w:val="00677304"/>
     <w:rsid w:val="0067763C"/>
     <w:rsid w:val="006830A3"/>
     <w:rsid w:val="00686070"/>
+    <w:rsid w:val="00687890"/>
+    <w:rsid w:val="00697186"/>
     <w:rsid w:val="006A1193"/>
+    <w:rsid w:val="006A28A7"/>
     <w:rsid w:val="006A301B"/>
     <w:rsid w:val="006A77FD"/>
     <w:rsid w:val="006B32D9"/>
     <w:rsid w:val="006B33F2"/>
     <w:rsid w:val="006B4AB9"/>
+    <w:rsid w:val="006B4BE6"/>
     <w:rsid w:val="006B6CB6"/>
     <w:rsid w:val="006B713C"/>
+    <w:rsid w:val="006C49F2"/>
     <w:rsid w:val="006C7563"/>
     <w:rsid w:val="006D24F8"/>
     <w:rsid w:val="006D3280"/>
     <w:rsid w:val="006D33B3"/>
+    <w:rsid w:val="006D6F34"/>
     <w:rsid w:val="006E09FF"/>
     <w:rsid w:val="006E4202"/>
     <w:rsid w:val="006F1333"/>
     <w:rsid w:val="006F1877"/>
     <w:rsid w:val="006F4CD1"/>
     <w:rsid w:val="006F7B78"/>
     <w:rsid w:val="0070060B"/>
     <w:rsid w:val="007009DD"/>
     <w:rsid w:val="00705489"/>
     <w:rsid w:val="00705C58"/>
     <w:rsid w:val="007064C1"/>
     <w:rsid w:val="00710FFA"/>
     <w:rsid w:val="00714B8F"/>
     <w:rsid w:val="0072088A"/>
+    <w:rsid w:val="00726DEC"/>
     <w:rsid w:val="00737437"/>
     <w:rsid w:val="0074202F"/>
     <w:rsid w:val="0074470D"/>
     <w:rsid w:val="00755C68"/>
+    <w:rsid w:val="007625E9"/>
     <w:rsid w:val="00773713"/>
+    <w:rsid w:val="00774E22"/>
+    <w:rsid w:val="007755AD"/>
     <w:rsid w:val="00782247"/>
+    <w:rsid w:val="00783065"/>
+    <w:rsid w:val="007918EE"/>
+    <w:rsid w:val="007A5B06"/>
+    <w:rsid w:val="007B4CFC"/>
     <w:rsid w:val="007B66D4"/>
     <w:rsid w:val="007B7E60"/>
     <w:rsid w:val="007B7F3D"/>
+    <w:rsid w:val="007C0F03"/>
     <w:rsid w:val="007C2F3C"/>
     <w:rsid w:val="007D4260"/>
+    <w:rsid w:val="007E2C1C"/>
     <w:rsid w:val="007E2D41"/>
+    <w:rsid w:val="007E30E8"/>
     <w:rsid w:val="007E42C2"/>
+    <w:rsid w:val="007F2C64"/>
     <w:rsid w:val="00804378"/>
     <w:rsid w:val="00807634"/>
     <w:rsid w:val="008129AF"/>
+    <w:rsid w:val="00820064"/>
     <w:rsid w:val="00820B9A"/>
     <w:rsid w:val="00826866"/>
     <w:rsid w:val="00826EBD"/>
     <w:rsid w:val="00831F4D"/>
     <w:rsid w:val="0083694D"/>
     <w:rsid w:val="008436EF"/>
     <w:rsid w:val="00847017"/>
     <w:rsid w:val="00852B53"/>
     <w:rsid w:val="00856D59"/>
     <w:rsid w:val="0085726B"/>
     <w:rsid w:val="008646C8"/>
     <w:rsid w:val="00865B35"/>
     <w:rsid w:val="00866173"/>
     <w:rsid w:val="0087120E"/>
     <w:rsid w:val="00880680"/>
     <w:rsid w:val="008820D1"/>
+    <w:rsid w:val="00884494"/>
     <w:rsid w:val="00885512"/>
     <w:rsid w:val="008860AF"/>
     <w:rsid w:val="00886CA0"/>
     <w:rsid w:val="0089121C"/>
+    <w:rsid w:val="0089175D"/>
     <w:rsid w:val="00893C3B"/>
     <w:rsid w:val="00896B6C"/>
+    <w:rsid w:val="008A0A0D"/>
     <w:rsid w:val="008A5BD1"/>
     <w:rsid w:val="008A6335"/>
     <w:rsid w:val="008A7238"/>
     <w:rsid w:val="008B2675"/>
     <w:rsid w:val="008B557F"/>
     <w:rsid w:val="008B7101"/>
+    <w:rsid w:val="008C013E"/>
+    <w:rsid w:val="008C1A94"/>
+    <w:rsid w:val="008D0BFE"/>
     <w:rsid w:val="008D168B"/>
     <w:rsid w:val="008E07DC"/>
     <w:rsid w:val="008E4BF0"/>
     <w:rsid w:val="008F2E08"/>
+    <w:rsid w:val="00904F44"/>
     <w:rsid w:val="00905D2A"/>
+    <w:rsid w:val="009115B6"/>
+    <w:rsid w:val="00913C2E"/>
+    <w:rsid w:val="009266D3"/>
     <w:rsid w:val="00926899"/>
     <w:rsid w:val="00941A29"/>
     <w:rsid w:val="009448CA"/>
+    <w:rsid w:val="00962763"/>
+    <w:rsid w:val="00964E3B"/>
+    <w:rsid w:val="00966D3B"/>
     <w:rsid w:val="009677F9"/>
+    <w:rsid w:val="009765AA"/>
     <w:rsid w:val="009804E4"/>
+    <w:rsid w:val="00983493"/>
+    <w:rsid w:val="00986A49"/>
     <w:rsid w:val="00990D30"/>
+    <w:rsid w:val="0099351A"/>
     <w:rsid w:val="009A007D"/>
     <w:rsid w:val="009A1ECB"/>
+    <w:rsid w:val="009A560A"/>
     <w:rsid w:val="009B4327"/>
     <w:rsid w:val="009B4681"/>
     <w:rsid w:val="009B4EF3"/>
+    <w:rsid w:val="009B63F2"/>
     <w:rsid w:val="009C0194"/>
+    <w:rsid w:val="009C3AC0"/>
+    <w:rsid w:val="009C6C31"/>
     <w:rsid w:val="009C71F6"/>
     <w:rsid w:val="009D4F88"/>
+    <w:rsid w:val="009D73E2"/>
+    <w:rsid w:val="009E22D0"/>
     <w:rsid w:val="009F28AE"/>
     <w:rsid w:val="009F36D2"/>
     <w:rsid w:val="009F6850"/>
     <w:rsid w:val="009F6BA1"/>
     <w:rsid w:val="00A05D26"/>
     <w:rsid w:val="00A12E2E"/>
     <w:rsid w:val="00A1312D"/>
     <w:rsid w:val="00A14EBB"/>
     <w:rsid w:val="00A15A26"/>
     <w:rsid w:val="00A204A5"/>
+    <w:rsid w:val="00A2066D"/>
     <w:rsid w:val="00A2273D"/>
     <w:rsid w:val="00A231BA"/>
     <w:rsid w:val="00A25D79"/>
     <w:rsid w:val="00A26470"/>
     <w:rsid w:val="00A26883"/>
     <w:rsid w:val="00A27EAB"/>
     <w:rsid w:val="00A3000A"/>
     <w:rsid w:val="00A31B37"/>
+    <w:rsid w:val="00A428FD"/>
     <w:rsid w:val="00A5121A"/>
     <w:rsid w:val="00A5692B"/>
+    <w:rsid w:val="00A5767E"/>
     <w:rsid w:val="00A63B4C"/>
     <w:rsid w:val="00A64D02"/>
+    <w:rsid w:val="00A714C7"/>
+    <w:rsid w:val="00A74988"/>
     <w:rsid w:val="00A753B7"/>
     <w:rsid w:val="00A760C4"/>
+    <w:rsid w:val="00A820F8"/>
     <w:rsid w:val="00A84495"/>
+    <w:rsid w:val="00A85872"/>
     <w:rsid w:val="00A8642E"/>
+    <w:rsid w:val="00A906DD"/>
     <w:rsid w:val="00A957A3"/>
+    <w:rsid w:val="00A95ECE"/>
+    <w:rsid w:val="00AA5E2C"/>
     <w:rsid w:val="00AB4943"/>
+    <w:rsid w:val="00AB5426"/>
     <w:rsid w:val="00AC586D"/>
+    <w:rsid w:val="00AD467F"/>
+    <w:rsid w:val="00AD4D7F"/>
+    <w:rsid w:val="00AD56E6"/>
+    <w:rsid w:val="00AE4576"/>
     <w:rsid w:val="00AE74DB"/>
+    <w:rsid w:val="00AE77E3"/>
+    <w:rsid w:val="00AF06C3"/>
     <w:rsid w:val="00B050BD"/>
+    <w:rsid w:val="00B053BC"/>
     <w:rsid w:val="00B0587B"/>
     <w:rsid w:val="00B137E1"/>
+    <w:rsid w:val="00B2144B"/>
     <w:rsid w:val="00B23B2B"/>
     <w:rsid w:val="00B35D40"/>
     <w:rsid w:val="00B41E73"/>
     <w:rsid w:val="00B52E46"/>
     <w:rsid w:val="00B5522B"/>
     <w:rsid w:val="00B617E0"/>
     <w:rsid w:val="00B6221F"/>
+    <w:rsid w:val="00B62EB7"/>
+    <w:rsid w:val="00B6374F"/>
     <w:rsid w:val="00B65FFD"/>
+    <w:rsid w:val="00B72D0B"/>
     <w:rsid w:val="00B746F1"/>
+    <w:rsid w:val="00B77719"/>
+    <w:rsid w:val="00B9440B"/>
     <w:rsid w:val="00B95492"/>
     <w:rsid w:val="00B96E7A"/>
+    <w:rsid w:val="00BA3A85"/>
+    <w:rsid w:val="00BA6EE4"/>
     <w:rsid w:val="00BE3830"/>
     <w:rsid w:val="00BE6BE4"/>
     <w:rsid w:val="00BE7B38"/>
     <w:rsid w:val="00BF4F7C"/>
     <w:rsid w:val="00C0791E"/>
     <w:rsid w:val="00C103DE"/>
+    <w:rsid w:val="00C11C07"/>
     <w:rsid w:val="00C12030"/>
     <w:rsid w:val="00C17890"/>
+    <w:rsid w:val="00C27627"/>
+    <w:rsid w:val="00C3026C"/>
     <w:rsid w:val="00C41489"/>
     <w:rsid w:val="00C46535"/>
     <w:rsid w:val="00C55C47"/>
     <w:rsid w:val="00C57759"/>
+    <w:rsid w:val="00C70A54"/>
+    <w:rsid w:val="00C72134"/>
     <w:rsid w:val="00C74E61"/>
     <w:rsid w:val="00C7523D"/>
     <w:rsid w:val="00C75BD2"/>
     <w:rsid w:val="00C768D3"/>
     <w:rsid w:val="00C801BB"/>
+    <w:rsid w:val="00C808BD"/>
     <w:rsid w:val="00C813FD"/>
     <w:rsid w:val="00C81638"/>
     <w:rsid w:val="00C827A3"/>
+    <w:rsid w:val="00C92AA0"/>
     <w:rsid w:val="00C946F8"/>
     <w:rsid w:val="00C95C17"/>
     <w:rsid w:val="00C97C0E"/>
+    <w:rsid w:val="00CB03DB"/>
+    <w:rsid w:val="00CB6104"/>
+    <w:rsid w:val="00CC0045"/>
     <w:rsid w:val="00CC1A81"/>
     <w:rsid w:val="00CC7D19"/>
     <w:rsid w:val="00CD1C46"/>
     <w:rsid w:val="00CD4C48"/>
     <w:rsid w:val="00CD5701"/>
     <w:rsid w:val="00CD6F9D"/>
+    <w:rsid w:val="00CD7084"/>
     <w:rsid w:val="00CD7486"/>
     <w:rsid w:val="00CF2EB6"/>
     <w:rsid w:val="00CF3414"/>
     <w:rsid w:val="00CF3F27"/>
+    <w:rsid w:val="00CF6164"/>
+    <w:rsid w:val="00CF650D"/>
+    <w:rsid w:val="00D015C7"/>
     <w:rsid w:val="00D064C5"/>
+    <w:rsid w:val="00D0666A"/>
+    <w:rsid w:val="00D07268"/>
+    <w:rsid w:val="00D14259"/>
     <w:rsid w:val="00D21732"/>
     <w:rsid w:val="00D21930"/>
     <w:rsid w:val="00D23DCE"/>
+    <w:rsid w:val="00D253D8"/>
+    <w:rsid w:val="00D272AA"/>
     <w:rsid w:val="00D47759"/>
+    <w:rsid w:val="00D70403"/>
     <w:rsid w:val="00D7679D"/>
     <w:rsid w:val="00D7750B"/>
+    <w:rsid w:val="00D8566D"/>
     <w:rsid w:val="00D87B5A"/>
     <w:rsid w:val="00DA231E"/>
+    <w:rsid w:val="00DA27BE"/>
     <w:rsid w:val="00DA74B9"/>
     <w:rsid w:val="00DB4F22"/>
     <w:rsid w:val="00DC666F"/>
     <w:rsid w:val="00DE199D"/>
     <w:rsid w:val="00DE4D58"/>
     <w:rsid w:val="00DF172D"/>
     <w:rsid w:val="00DF3055"/>
     <w:rsid w:val="00DF39B3"/>
+    <w:rsid w:val="00DF3F09"/>
     <w:rsid w:val="00E000E2"/>
+    <w:rsid w:val="00E04B61"/>
     <w:rsid w:val="00E058BA"/>
     <w:rsid w:val="00E1029C"/>
+    <w:rsid w:val="00E11447"/>
+    <w:rsid w:val="00E15A97"/>
+    <w:rsid w:val="00E166A7"/>
+    <w:rsid w:val="00E329CF"/>
     <w:rsid w:val="00E36A06"/>
     <w:rsid w:val="00E452E1"/>
     <w:rsid w:val="00E5092F"/>
+    <w:rsid w:val="00E54151"/>
     <w:rsid w:val="00E63C69"/>
     <w:rsid w:val="00E73581"/>
     <w:rsid w:val="00E73FC8"/>
+    <w:rsid w:val="00E8144F"/>
     <w:rsid w:val="00E84CF4"/>
+    <w:rsid w:val="00E909D4"/>
     <w:rsid w:val="00E918A6"/>
+    <w:rsid w:val="00E94299"/>
     <w:rsid w:val="00E954E4"/>
     <w:rsid w:val="00E97008"/>
     <w:rsid w:val="00E97D8A"/>
+    <w:rsid w:val="00EA38AA"/>
     <w:rsid w:val="00EB0999"/>
+    <w:rsid w:val="00EB1ED2"/>
     <w:rsid w:val="00EB4A3D"/>
     <w:rsid w:val="00EB5EC2"/>
     <w:rsid w:val="00EC0C41"/>
     <w:rsid w:val="00EC120D"/>
     <w:rsid w:val="00EC2E19"/>
     <w:rsid w:val="00EC3493"/>
     <w:rsid w:val="00EC5918"/>
     <w:rsid w:val="00ED1EC1"/>
+    <w:rsid w:val="00ED53E7"/>
     <w:rsid w:val="00EE2180"/>
     <w:rsid w:val="00EE7B34"/>
+    <w:rsid w:val="00EF0908"/>
+    <w:rsid w:val="00EF7E35"/>
+    <w:rsid w:val="00F014D1"/>
+    <w:rsid w:val="00F072FC"/>
+    <w:rsid w:val="00F07D66"/>
     <w:rsid w:val="00F200D3"/>
     <w:rsid w:val="00F2460B"/>
     <w:rsid w:val="00F3114F"/>
     <w:rsid w:val="00F329EA"/>
     <w:rsid w:val="00F37E12"/>
     <w:rsid w:val="00F40D3C"/>
     <w:rsid w:val="00F521D2"/>
     <w:rsid w:val="00F576A2"/>
     <w:rsid w:val="00F641BB"/>
+    <w:rsid w:val="00F65CEB"/>
+    <w:rsid w:val="00F6667D"/>
     <w:rsid w:val="00F70728"/>
+    <w:rsid w:val="00F73A37"/>
     <w:rsid w:val="00F74DAC"/>
     <w:rsid w:val="00F77584"/>
+    <w:rsid w:val="00F81569"/>
     <w:rsid w:val="00F90219"/>
+    <w:rsid w:val="00F93076"/>
     <w:rsid w:val="00F95083"/>
+    <w:rsid w:val="00F95AA4"/>
+    <w:rsid w:val="00FB1041"/>
     <w:rsid w:val="00FB23D9"/>
     <w:rsid w:val="00FB2E02"/>
+    <w:rsid w:val="00FB350C"/>
+    <w:rsid w:val="00FB5BDD"/>
     <w:rsid w:val="00FD3A31"/>
+    <w:rsid w:val="00FD52B5"/>
     <w:rsid w:val="00FE33AC"/>
+    <w:rsid w:val="00FE7BC1"/>
+    <w:rsid w:val="00FF3F3F"/>
+    <w:rsid w:val="03B01AC9"/>
+    <w:rsid w:val="042C76F8"/>
+    <w:rsid w:val="048BF14A"/>
+    <w:rsid w:val="07ECCF72"/>
+    <w:rsid w:val="0A26A485"/>
+    <w:rsid w:val="10F45B7C"/>
+    <w:rsid w:val="2F495F39"/>
+    <w:rsid w:val="333D4AE7"/>
+    <w:rsid w:val="3913DE36"/>
+    <w:rsid w:val="4881C300"/>
+    <w:rsid w:val="536CBB19"/>
+    <w:rsid w:val="6CAA4C3F"/>
+    <w:rsid w:val="7A0D7087"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1CEC46D4"/>
-  <w15:docId w15:val="{76306DED-C0B0-4B7B-BE9C-072640659A71}"/>
+  <w15:docId w15:val="{EFEAACBC-6458-46C0-AB39-948A996F97E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22195,185 +25442,226 @@
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid0">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004F2DF6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C44F5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C44F5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="408695703">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="721057433">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="988050056">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="27416118">
+          <w:marLeft w:val="1426"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="496851299">
+          <w:marLeft w:val="1426"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006322487">
           <w:marLeft w:val="1426"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1226332252">
           <w:marLeft w:val="1426"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="27416118">
-[...22 lines deleted...]
-        </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1091124111">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1530266419">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1949845382">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magic.gov.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.n-kesteven.gov.uk/central-lincolnshire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://form.jotform.com/231652961891060" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://defralanduse.blog.gov.uk/2023/10/05/irreplaceable-habitats-and-bng-what-you-need-to-know/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hub.jncc.gov.uk/assets/bdd8ad64-c247-4b69-ab33-19c2e0d63736" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.naturalengland.org.uk/publication/5813530037846016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.naturalengland.org.uk/publication/6414097026646016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jncc.gov.uk/our-work/uk-bap-priority-habitats/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.n-kesteven.gov.uk/central-lincolnshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukclimateprojections-ui.metoffice.gov.uk/ui/home" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glnp.org.uk/our-services/lincolnshire-environmental-records-centre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/national-character-area-profiles-data-for-local-decision-making/national-character-area-profiles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalengland-defra.opendata.arcgis.com/datasets/Defra::sssi-impact-risk-zones-england/explore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/bats-surveys-and-mitigation-for-development-projects" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.naturalengland.org.uk/publication/6414097026646016" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://defralanduse.blog.gov.uk/2023/10/05/irreplaceable-habitats-and-bng-what-you-need-to-know/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalengland-defra.opendata.arcgis.com/datasets/Defra::priority-habitats-inventory-england/explore?location=53.102611%2C-0.397585%2C16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/national-character-area-profiles-data-for-local-decision-making/national-character-area-profiles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jncc.gov.uk/our-work/uk-bap-priority-habitats/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.n-kesteven.gov.uk/central-lincolnshire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.naturalengland.org.uk/publication/6414097026646016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glnp.org.uk/our-services/lincolnshire-environmental-records-centre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.n-kesteven.gov.uk/central-lincolnshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glincslnrs.org.uk/local-habitat-map" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturalengland-defra.opendata.arcgis.com/datasets/a14064ca50e242c4a92d020764a6d9df_0/about" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glincslnrs.org.uk/local-habitat-map" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2954D36-38A1-4074-A8C5-D10507DF8FEE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB5426" w:rsidRDefault="00AB5426">
           <w:r w:rsidRPr="001A3BBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -23052,270 +26340,67 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5F9A2761-D3DE-4ECD-96CD-97F622B4C376}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009C3AC0" w:rsidRDefault="009C3AC0" w:rsidP="009C3AC0">
           <w:pPr>
             <w:pStyle w:val="7E4A70B158B5478BAB0923C6923BEC45"/>
           </w:pPr>
           <w:r w:rsidRPr="001A3BBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F166F3163DE342EDA8A0A2D47EC1443E"/>
-[...114 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="59AF2C891FA8478C8B3CCF75BC3994D5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B0D310A-1D7F-4E0B-B980-E40AD1A9D3FF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A2066D" w:rsidRDefault="000C63F5" w:rsidP="000C63F5">
           <w:pPr>
             <w:pStyle w:val="59AF2C891FA8478C8B3CCF75BC3994D5"/>
-          </w:pPr>
-[...85 lines deleted...]
-            <w:pStyle w:val="FE698185F3DF4D849B20D3358B23537B"/>
           </w:pPr>
           <w:r w:rsidRPr="001A3BBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B12FB163BD0C48E48B151EB98B0DFE1C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA6CDC40-3448-4A0D-8C97-87394B3BFE0D}"/>
       </w:docPartPr>
@@ -23342,267 +26427,378 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2A4F39B6-AF57-4C57-876A-E8C4E193CF6C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E161DC" w:rsidRDefault="00A2066D" w:rsidP="00A2066D">
           <w:pPr>
             <w:pStyle w:val="A7E74A5717AB4FDB95FD7BF18FDE3A6D"/>
           </w:pPr>
           <w:r w:rsidRPr="001A3BBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5BA4F39A8B7649A097E25C2629BA2C4F"/>
-[...56 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="0A651DC6E1B94B7E98040BEA325D70CE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48D63510-1679-42F8-89E6-8A072347E54C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004F2AB0" w:rsidRDefault="004F2AB0" w:rsidP="004F2AB0">
           <w:pPr>
             <w:pStyle w:val="0A651DC6E1B94B7E98040BEA325D70CE"/>
           </w:pPr>
           <w:r w:rsidRPr="001A3BBE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9B0D305CC97048FD876451F94FCFCC95"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2C6E597F-FBFD-4658-9EEC-089B8A8368ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0015101C" w:rsidRDefault="003F35E2" w:rsidP="003F35E2">
+          <w:pPr>
+            <w:pStyle w:val="9B0D305CC97048FD876451F94FCFCC95"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001A3BBE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="25AA48E0B7D34793BE09BE93355BAB0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80762660-34E4-4412-BAB7-C7726C6363E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0015101C" w:rsidRDefault="003F35E2" w:rsidP="003F35E2">
+          <w:pPr>
+            <w:pStyle w:val="25AA48E0B7D34793BE09BE93355BAB0E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001A3BBE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1603C20A166A4D69816CA14240B4B5E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A4957D2D-77AC-4E42-AC68-CFE0D0AF8AF4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0015101C" w:rsidRDefault="003F35E2" w:rsidP="003F35E2">
+          <w:pPr>
+            <w:pStyle w:val="1603C20A166A4D69816CA14240B4B5E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001A3BBE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3631F4A3CAF141A091657DDCCA10CAC6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3475549A-2709-4843-8FE6-D7B9B58D11E3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0015101C" w:rsidRDefault="003F35E2" w:rsidP="003F35E2">
+          <w:pPr>
+            <w:pStyle w:val="3631F4A3CAF141A091657DDCCA10CAC6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001A3BBE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="00584CB91D184EF590F5446CDF8962D1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{70DE8B11-2A41-4A02-8B69-43B85D5D2723}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0015101C" w:rsidRDefault="003F35E2" w:rsidP="003F35E2">
+          <w:pPr>
+            <w:pStyle w:val="00584CB91D184EF590F5446CDF8962D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001A3BBE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB5426"/>
     <w:rsid w:val="00004C2E"/>
     <w:rsid w:val="000B2002"/>
     <w:rsid w:val="000C63F5"/>
+    <w:rsid w:val="0015101C"/>
+    <w:rsid w:val="00231D8C"/>
+    <w:rsid w:val="00282211"/>
     <w:rsid w:val="002F0281"/>
+    <w:rsid w:val="003F35E2"/>
     <w:rsid w:val="0042783A"/>
     <w:rsid w:val="0043016A"/>
     <w:rsid w:val="004F2AB0"/>
+    <w:rsid w:val="0075795B"/>
+    <w:rsid w:val="008B3634"/>
+    <w:rsid w:val="00930BA1"/>
     <w:rsid w:val="00963991"/>
     <w:rsid w:val="009C3AC0"/>
     <w:rsid w:val="00A2066D"/>
     <w:rsid w:val="00A43957"/>
     <w:rsid w:val="00AB5426"/>
+    <w:rsid w:val="00AC4A57"/>
     <w:rsid w:val="00AF6B64"/>
     <w:rsid w:val="00C826EA"/>
+    <w:rsid w:val="00D015C7"/>
     <w:rsid w:val="00D56066"/>
+    <w:rsid w:val="00D74A4D"/>
     <w:rsid w:val="00E161DC"/>
     <w:rsid w:val="00EA2395"/>
     <w:rsid w:val="00EB480A"/>
     <w:rsid w:val="00F1197E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23990,51 +27186,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F2AB0"/>
+    <w:rsid w:val="003F35E2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3F32FE9D562412091F438D00E5A4DFF2">
     <w:name w:val="B3F32FE9D562412091F438D00E5A4DFF2"/>
     <w:rsid w:val="00AB5426"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F431A75595E647E6AE35DC02935AE9B81">
     <w:name w:val="F431A75595E647E6AE35DC02935AE9B81"/>
     <w:rsid w:val="00AB5426"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D9544401C240C695F45D0542D443861">
@@ -24251,55 +27447,121 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE698185F3DF4D849B20D3358B23537B">
     <w:name w:val="FE698185F3DF4D849B20D3358B23537B"/>
     <w:rsid w:val="000C63F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B12FB163BD0C48E48B151EB98B0DFE1C">
     <w:name w:val="B12FB163BD0C48E48B151EB98B0DFE1C"/>
     <w:rsid w:val="000C63F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7E74A5717AB4FDB95FD7BF18FDE3A6D">
     <w:name w:val="A7E74A5717AB4FDB95FD7BF18FDE3A6D"/>
     <w:rsid w:val="00A2066D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BA4F39A8B7649A097E25C2629BA2C4F">
     <w:name w:val="5BA4F39A8B7649A097E25C2629BA2C4F"/>
     <w:rsid w:val="00D56066"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDF9DD39D94740F4AF09F56B975CAF50">
     <w:name w:val="FDF9DD39D94740F4AF09F56B975CAF50"/>
     <w:rsid w:val="00D56066"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A651DC6E1B94B7E98040BEA325D70CE">
     <w:name w:val="0A651DC6E1B94B7E98040BEA325D70CE"/>
     <w:rsid w:val="004F2AB0"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B0D305CC97048FD876451F94FCFCC95">
+    <w:name w:val="9B0D305CC97048FD876451F94FCFCC95"/>
+    <w:rsid w:val="003F35E2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25AA48E0B7D34793BE09BE93355BAB0E">
+    <w:name w:val="25AA48E0B7D34793BE09BE93355BAB0E"/>
+    <w:rsid w:val="003F35E2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1603C20A166A4D69816CA14240B4B5E7">
+    <w:name w:val="1603C20A166A4D69816CA14240B4B5E7"/>
+    <w:rsid w:val="003F35E2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3631F4A3CAF141A091657DDCCA10CAC6">
+    <w:name w:val="3631F4A3CAF141A091657DDCCA10CAC6"/>
+    <w:rsid w:val="003F35E2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00584CB91D184EF590F5446CDF8962D1">
+    <w:name w:val="00584CB91D184EF590F5446CDF8962D1"/>
+    <w:rsid w:val="003F35E2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="689C3640051949B7B14903A2165DFCC9">
+    <w:name w:val="689C3640051949B7B14903A2165DFCC9"/>
+    <w:rsid w:val="003F35E2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -24573,228 +27835,238 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B9CAA6ECC33C045A575BAEE6161C8EF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c981b299e438ef400cc23dfa17b76cb2">
-[...2 lines deleted...]
-    <xsd:import namespace="63e0a97d-3400-4722-a6b3-4f94f94cd2e7"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01204937-617c-4e7b-aa36-5ea0ffbd91b2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ArcGISOrigSpatialRefId xmlns="01204937-617c-4e7b-aa36-5ea0ffbd91b2" xsi:nil="true"/>
+    <ArcGISOrigX xmlns="01204937-617c-4e7b-aa36-5ea0ffbd91b2" xsi:nil="true"/>
+    <ArcGISOrigY xmlns="01204937-617c-4e7b-aa36-5ea0ffbd91b2" xsi:nil="true"/>
+    <ArcGISGeoTagY xmlns="01204937-617c-4e7b-aa36-5ea0ffbd91b2" xsi:nil="true"/>
+    <ArcGISGeoTagX xmlns="01204937-617c-4e7b-aa36-5ea0ffbd91b2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="83e71919-6c5b-4e8f-863e-58877cd84f90" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="83e71919-6c5b-4e8f-863e-58877cd84f90">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C921CDA2354541AA3E4184CB1E1048" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7bc9d217e87b39bc09a9b2e0547dd159">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="01204937-617c-4e7b-aa36-5ea0ffbd91b2" xmlns:ns3="83e71919-6c5b-4e8f-863e-58877cd84f90" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f12fa407b393dfd80548c35454d36b9" ns2:_="" ns3:_="">
+    <xsd:import namespace="01204937-617c-4e7b-aa36-5ea0ffbd91b2"/>
+    <xsd:import namespace="83e71919-6c5b-4e8f-863e-58877cd84f90"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Photocategories" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:ArcGISGeoTagX" minOccurs="0"/>
+                <xsd:element ref="ns2:ArcGISGeoTagY" minOccurs="0"/>
+                <xsd:element ref="ns2:ArcGISOrigX" minOccurs="0"/>
+                <xsd:element ref="ns2:ArcGISOrigY" minOccurs="0"/>
+                <xsd:element ref="ns2:ArcGISOrigSpatialRefId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42976026-d793-4960-8efe-e1050b3858a2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01204937-617c-4e7b-aa36-5ea0ffbd91b2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Photocategories" ma:index="2" nillable="true" ma:displayName="Photo categories " ma:description="Please select categories the photo can be used for" ma:format="Dropdown" ma:internalName="Photocategories">
-[...33 lines deleted...]
-    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e79b04c-994e-48f6-a6f5-f9b04dd6c493" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e79b04c-994e-48f6-a6f5-f9b04dd6c493" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArcGISGeoTagX" ma:index="22" nillable="true" ma:displayName="ArcGISGeoTagX" ma:internalName="ArcGISGeoTagX">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:maxInclusive value="180"/>
+          <xsd:minInclusive value="-180"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArcGISGeoTagY" ma:index="23" nillable="true" ma:displayName="ArcGISGeoTagY" ma:internalName="ArcGISGeoTagY">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number">
+          <xsd:maxInclusive value="90"/>
+          <xsd:minInclusive value="-90"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArcGISOrigX" ma:index="24" nillable="true" ma:displayName="ArcGISOrigX" ma:internalName="ArcGISOrigX">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArcGISOrigY" ma:index="25" nillable="true" ma:displayName="ArcGISOrigY" ma:internalName="ArcGISOrigY">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArcGISOrigSpatialRefId" ma:index="26" nillable="true" ma:displayName="ArcGISOrigSpatialRefId" ma:internalName="ArcGISOrigSpatialRefId">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="63e0a97d-3400-4722-a6b3-4f94f94cd2e7" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83e71919-6c5b-4e8f-863e-58877cd84f90" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...23 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a552baf1-9355-4bbc-862c-995403c56a68}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="63e0a97d-3400-4722-a6b3-4f94f94cd2e7">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{db554f90-421f-4a91-af5a-51876c512807}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="83e71919-6c5b-4e8f-863e-58877cd84f90">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="1e79b04c-994e-48f6-a6f5-f9b04dd6c493" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -24839,136 +28111,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DDE462-D0D2-47BA-9C2D-E70A27CF6720}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85B03877-701D-4833-8367-ECC3CBFA21A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBA07B34-005C-407A-9D67-7415E14B7FFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B17625C4-46D9-42D3-A59F-293806C5CAAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="01204937-617c-4e7b-aa36-5ea0ffbd91b2"/>
+    <ds:schemaRef ds:uri="83e71919-6c5b-4e8f-863e-58877cd84f90"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85B03877-701D-4833-8367-ECC3CBFA21A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4696B9F0-2F1F-4FC5-934F-3AEEBB162547}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="01204937-617c-4e7b-aa36-5ea0ffbd91b2"/>
+    <ds:schemaRef ds:uri="83e71919-6c5b-4e8f-863e-58877cd84f90"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6416e6f8-bcde-4de4-957a-702250a5235c}" enabled="1" method="Standard" siteId="{71564190-cbb3-4b08-9688-bd4252c85f65}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>23071</Characters>
+  <Pages>1</Pages>
+  <Words>5160</Words>
+  <Characters>28383</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>54</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>1669</Lines>
+  <Paragraphs>698</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application for Defra approval of a disinfectant (DDA1)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27064</CharactersWithSpaces>
+  <CharactersWithSpaces>32845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application for Defra approval of a disinfectant (DDA1)</dc:title>
   <dc:subject/>
   <dc:creator>APHA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003B9CAA6ECC33C045A575BAEE6161C8EF</vt:lpwstr>
+    <vt:lpwstr>0x010100D9C921CDA2354541AA3E4184CB1E1048</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>