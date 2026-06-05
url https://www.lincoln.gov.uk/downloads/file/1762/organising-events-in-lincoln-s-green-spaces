--- v0 (2025-10-10)
+++ v1 (2026-06-05)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00855716" w14:textId="605F3F6E" w:rsidR="008A7265" w:rsidRDefault="008D5018" w:rsidP="008D5018">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="72"/>
@@ -9087,148 +9087,148 @@
           <w:szCs w:val="28"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D77AA2" w:rsidRPr="00D77AA2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="780A6CDF" w14:textId="77777777" w:rsidR="00095494" w:rsidRDefault="00095494" w:rsidP="00630478">
+    <w:p w14:paraId="105CF6B5" w14:textId="77777777" w:rsidR="006274B9" w:rsidRDefault="006274B9" w:rsidP="00630478">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="611884D5" w14:textId="77777777" w:rsidR="00095494" w:rsidRDefault="00095494" w:rsidP="00630478">
+    <w:p w14:paraId="691B17D7" w14:textId="77777777" w:rsidR="006274B9" w:rsidRDefault="006274B9" w:rsidP="00630478">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="777E2A7A" w14:textId="77777777" w:rsidR="00095494" w:rsidRDefault="00095494" w:rsidP="00630478">
+    <w:p w14:paraId="3E27B023" w14:textId="77777777" w:rsidR="006274B9" w:rsidRDefault="006274B9" w:rsidP="00630478">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63DAEF7B" w14:textId="77777777" w:rsidR="00095494" w:rsidRDefault="00095494" w:rsidP="00630478">
+    <w:p w14:paraId="06D769DF" w14:textId="77777777" w:rsidR="006274B9" w:rsidRDefault="006274B9" w:rsidP="00630478">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C50E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15F83B9E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9769,51 +9769,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="196479206">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1983268553">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1282423357">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="400448681">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="192575738">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D77AA2"/>
     <w:rsid w:val="000133BA"/>
     <w:rsid w:val="000133F2"/>
     <w:rsid w:val="0002561F"/>
@@ -9823,67 +9823,70 @@
     <w:rsid w:val="000D22FD"/>
     <w:rsid w:val="000E779A"/>
     <w:rsid w:val="000F10C6"/>
     <w:rsid w:val="000F1CFE"/>
     <w:rsid w:val="000F4177"/>
     <w:rsid w:val="00113F26"/>
     <w:rsid w:val="00177E62"/>
     <w:rsid w:val="00184E21"/>
     <w:rsid w:val="00187BC9"/>
     <w:rsid w:val="001F7C48"/>
     <w:rsid w:val="00217EF2"/>
     <w:rsid w:val="00220362"/>
     <w:rsid w:val="00226ECD"/>
     <w:rsid w:val="00267A4E"/>
     <w:rsid w:val="002817D2"/>
     <w:rsid w:val="002C35E1"/>
     <w:rsid w:val="002D4496"/>
     <w:rsid w:val="002F1C41"/>
     <w:rsid w:val="003271C7"/>
     <w:rsid w:val="0036284B"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="00371004"/>
     <w:rsid w:val="00375127"/>
     <w:rsid w:val="003974CF"/>
     <w:rsid w:val="003A0D72"/>
+    <w:rsid w:val="003B4FA5"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003F41C5"/>
     <w:rsid w:val="003F59A8"/>
     <w:rsid w:val="0043390D"/>
     <w:rsid w:val="00433A40"/>
     <w:rsid w:val="00433AA9"/>
     <w:rsid w:val="00437947"/>
     <w:rsid w:val="00466D9A"/>
     <w:rsid w:val="00492CB0"/>
     <w:rsid w:val="004B39E4"/>
     <w:rsid w:val="004D044F"/>
     <w:rsid w:val="004E0F90"/>
     <w:rsid w:val="005129EB"/>
     <w:rsid w:val="0053070C"/>
+    <w:rsid w:val="00534608"/>
     <w:rsid w:val="005A08A4"/>
     <w:rsid w:val="005B050A"/>
     <w:rsid w:val="00615375"/>
+    <w:rsid w:val="006274B9"/>
     <w:rsid w:val="00630478"/>
     <w:rsid w:val="00632062"/>
     <w:rsid w:val="00640CC2"/>
     <w:rsid w:val="00665238"/>
     <w:rsid w:val="00694CE6"/>
     <w:rsid w:val="006A1E8F"/>
     <w:rsid w:val="006A3FF7"/>
     <w:rsid w:val="006A74BC"/>
     <w:rsid w:val="006B7E57"/>
     <w:rsid w:val="006C01F0"/>
     <w:rsid w:val="006C42E0"/>
     <w:rsid w:val="006D7BDF"/>
     <w:rsid w:val="006E5E3B"/>
     <w:rsid w:val="006F5CA4"/>
     <w:rsid w:val="00705E18"/>
     <w:rsid w:val="00767C16"/>
     <w:rsid w:val="00794C8F"/>
     <w:rsid w:val="007D32DE"/>
     <w:rsid w:val="00800860"/>
     <w:rsid w:val="0080702B"/>
     <w:rsid w:val="0084044C"/>
     <w:rsid w:val="00885091"/>
     <w:rsid w:val="00891206"/>
     <w:rsid w:val="00895447"/>
     <w:rsid w:val="008A083D"/>
@@ -9977,51 +9980,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28BCEAAC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A692C117-D06D-4740-8610-BD7FA71E86CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10565,51 +10568,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437947"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437947"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:environmental.health@lincoln.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hartsholmecp@lincoln.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.lincolnshireresilienceforum.org%2Fwp-content%2Fuploads%2F2024%2F02%2FLESP-Event-Management-Plan-Template-2024-v1.docx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lincolnshireresilienceforum.org/wp-content/uploads/2022/01/LESP-Event-Organisers-Handbook-2024-v1.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hartsholmecp@lincoln.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hartsholmecp@lincoln.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/DesignPageV2.aspx?prevorigin=shell&amp;origin=NeoPortalPage&amp;subpage=design&amp;id=eu-8-ixNMkqsQqAAydsWt77YtjFfisBBmQ0nqp8Sgl5UNktNWEZMSFJGWE5CWEgzR0FPNVdRU085US4u" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -10888,50 +10891,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ddc85ba4-6780-4133-859e-784f39b0a598">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42da8f72-fa07-4120-8ad1-d1648f1d7c8b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BD9C51754622A945B37C777554D31A7A" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8aa258eb13cfe1dfd7bca359a3678b9f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ddc85ba4-6780-4133-859e-784f39b0a598" xmlns:ns3="42da8f72-fa07-4120-8ad1-d1648f1d7c8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c34e3ccd7e0cdd0f0c736cdd781b1728" ns2:_="" ns3:_="">
     <xsd:import namespace="ddc85ba4-6780-4133-859e-784f39b0a598"/>
     <xsd:import namespace="42da8f72-fa07-4120-8ad1-d1648f1d7c8b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -11104,135 +11131,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48904974-AEA8-49A2-B7DF-D6958F1A9076}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37E56AE7-FD03-4271-A886-4F363A79D8E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ddc85ba4-6780-4133-859e-784f39b0a598"/>
+    <ds:schemaRef ds:uri="42da8f72-fa07-4120-8ad1-d1648f1d7c8b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADECF35F-BD9D-40E9-A17A-E03025F47FCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88251D05-0C60-4F0B-88CB-4961A62DFBEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ddc85ba4-6780-4133-859e-784f39b0a598"/>
     <ds:schemaRef ds:uri="42da8f72-fa07-4120-8ad1-d1648f1d7c8b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1064</Words>
-  <Characters>6066</Characters>
+  <Characters>6070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7116</CharactersWithSpaces>
+  <CharactersWithSpaces>7120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Blezzard, Lisa (City of Lincoln Council)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BD9C51754622A945B37C777554D31A7A</vt:lpwstr>