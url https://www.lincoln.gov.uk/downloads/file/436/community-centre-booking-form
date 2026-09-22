--- v0 (2025-10-14)
+++ v1 (2026-09-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27F82F0F" w14:textId="44E0DFDF" w:rsidR="001D1C6E" w:rsidRPr="001026DC" w:rsidRDefault="00CD12A4" w:rsidP="00E45D8D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001026DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AF9948" wp14:editId="10FA3B70">
@@ -273,60 +273,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE818D0" w14:textId="3C0FCE2C" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="001026DC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0152</w:t>
       </w:r>
       <w:r w:rsidR="00E63683" w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 873502</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D422820" w14:textId="6D2D8942" w:rsidR="00257F9F" w:rsidRPr="00CB79A7" w:rsidRDefault="005D3A8D" w:rsidP="001026DC">
+    <w:p w14:paraId="2D422820" w14:textId="6D2D8942" w:rsidR="00257F9F" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="001026DC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00186A41" w:rsidRPr="00CB79A7">
+        <w:r w:rsidRPr="00CB79A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>recreation@lincoln.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="742848BB" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="00186A41">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Community Centre Booking Form</w:t>
       </w:r>
     </w:p>
@@ -868,113 +868,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="408"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="353"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB79A7" w14:paraId="27286C5C" w14:textId="77777777" w:rsidTr="002E56E6">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510AD9D4" w14:textId="542C6F65" w:rsidR="00CB79A7" w:rsidRPr="00CB79A7" w:rsidRDefault="00CB79A7" w:rsidP="00CB79A7">
+          <w:p w14:paraId="510AD9D4" w14:textId="1FD07B19" w:rsidR="00CB79A7" w:rsidRPr="00CB79A7" w:rsidRDefault="00CB79A7" w:rsidP="00CB79A7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB79A7">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2853852A" w14:textId="77777777" w:rsidR="00CB79A7" w:rsidRDefault="00CB79A7" w:rsidP="00CB79A7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB79A7" w14:paraId="0C1557BB" w14:textId="77777777" w:rsidTr="002E56E6">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54D1BF91" w14:textId="53DFC896" w:rsidR="00CB79A7" w:rsidRPr="00CB79A7" w:rsidRDefault="00CB79A7" w:rsidP="00CB79A7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CB79A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flip-chart</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="353" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DAEF5B8" w14:textId="77777777" w:rsidR="00CB79A7" w:rsidRDefault="00CB79A7" w:rsidP="00CB79A7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB79A7" w14:paraId="252E4C9C" w14:textId="77777777" w:rsidTr="002E56E6">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
@@ -1263,123 +1258,133 @@
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="303017AE" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="00186A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00186A41" w:rsidRPr="00CB79A7" w14:paraId="4FCBA3D8" w14:textId="77777777" w:rsidTr="008944F7">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC1DC07" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="00186A41">
-[...46 lines deleted...]
-          <w:p w14:paraId="52597E98" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="00186A41">
+          <w:p w14:paraId="3FC1DC07" w14:textId="6953419D" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00CD01F6" w:rsidP="00186A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB79A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sudbrooke Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5A60FD" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="00186A41">
+          <w:p w14:paraId="0B22C426" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="00186A41">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1640"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A62C84" w:rsidRPr="00CB79A7" w14:paraId="2A0C94D9" w14:textId="77777777" w:rsidTr="008944F7">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644AC65F" w14:textId="60170D57" w:rsidR="00A62C84" w:rsidRPr="00CB79A7" w:rsidRDefault="00A62C84" w:rsidP="00186A41">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1640"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Boultham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Park Pavilion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A91EBA" w14:textId="77777777" w:rsidR="00A62C84" w:rsidRPr="00CB79A7" w:rsidRDefault="00A62C84" w:rsidP="00186A41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3730" w:tblpY="114"/>
         <w:tblW w:w="2977" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="426"/>
       </w:tblGrid>
@@ -1463,132 +1468,198 @@
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D46EFED" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="008944F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00186A41" w:rsidRPr="00CB79A7" w14:paraId="73D660E9" w14:textId="77777777" w:rsidTr="008944F7">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A0EE42" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="008944F7">
+          <w:p w14:paraId="16A0EE42" w14:textId="0CD4221D" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00DF1466" w:rsidP="008944F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1640"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medium Meeting Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073414A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(SDCC only)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E11459" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="008944F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1640"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1466" w:rsidRPr="00CB79A7" w14:paraId="3EF5CABE" w14:textId="77777777" w:rsidTr="008944F7">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBBB9BA" w14:textId="395D1BE6" w:rsidR="00DF1466" w:rsidRPr="00CB79A7" w:rsidRDefault="00DF1466" w:rsidP="008944F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB79A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Small Meeting Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E11459" w14:textId="77777777" w:rsidR="00186A41" w:rsidRPr="00CB79A7" w:rsidRDefault="00186A41" w:rsidP="008944F7">
+          <w:p w14:paraId="38D0D7DB" w14:textId="77777777" w:rsidR="00DF1466" w:rsidRPr="00CB79A7" w:rsidRDefault="00DF1466" w:rsidP="008944F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A048E5" w:rsidRPr="00CB79A7" w14:paraId="24CA3C39" w14:textId="77777777" w:rsidTr="008944F7">
+      <w:tr w:rsidR="00B76433" w:rsidRPr="00CB79A7" w14:paraId="671D1349" w14:textId="77777777" w:rsidTr="008944F7">
         <w:trPr>
-          <w:trHeight w:val="598"/>
+          <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519B1A88" w14:textId="77777777" w:rsidR="00A048E5" w:rsidRPr="00CB79A7" w:rsidRDefault="00A048E5" w:rsidP="008944F7">
+          <w:p w14:paraId="141FDACE" w14:textId="136E7F71" w:rsidR="00B76433" w:rsidRPr="00CB79A7" w:rsidRDefault="00B76433" w:rsidP="008944F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB79A7">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Weighing Room </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Weighing Rooms</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB79A7">
+            <w:r w:rsidR="0073414A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0073414A" w:rsidRPr="0073414A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-                <w:szCs w:val="24"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Grandstand only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="711DF198" w14:textId="20BEC513" w:rsidR="00A048E5" w:rsidRPr="00CB79A7" w:rsidRDefault="00A048E5" w:rsidP="008944F7">
+          <w:p w14:paraId="2519BAB9" w14:textId="77777777" w:rsidR="00B76433" w:rsidRPr="00CB79A7" w:rsidRDefault="00B76433" w:rsidP="008944F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6873" w:tblpY="99"/>
         <w:tblW w:w="2126" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
@@ -1832,51 +1903,64 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="408E0C2A" w14:textId="77777777" w:rsidR="00CB79A7" w:rsidRPr="00CB79A7" w:rsidRDefault="00CB79A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="168C2DA5" w14:textId="1771F3DD" w:rsidR="004413BF" w:rsidRPr="00CB79A7" w:rsidRDefault="004413BF">
+    <w:p w14:paraId="0AFCA2B4" w14:textId="77777777" w:rsidR="008E2258" w:rsidRDefault="008E2258">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1640"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B2728F" w14:textId="18FA8D03" w:rsidR="008E2258" w:rsidRPr="00CB79A7" w:rsidRDefault="004413BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please describe the purpose of hire</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2038,51 +2122,69 @@
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E6B2EB1" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do you have Public Liability Insurance? (if so please provide a copy) </w:t>
+        <w:t xml:space="preserve">Do you have Public Liability Insurance? (if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide a copy) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="29"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2614"/>
       </w:tblGrid>
       <w:tr w:rsidR="001026DC" w:rsidRPr="00CB79A7" w14:paraId="4791BFAB" w14:textId="77777777" w:rsidTr="008D3868">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30EB225B" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="008D3868">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
@@ -2091,51 +2193,69 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D72EF51" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Do you have Risk Assessments? (if so please provide a copy)</w:t>
+        <w:t xml:space="preserve">Do you have Risk Assessments? (if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide a copy)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D53DB5A" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1512FF3D" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
@@ -2408,136 +2528,147 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are there any young and/ or vulnerable people? *</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3556241E" w14:textId="447D13D2" w:rsidR="00FB4DA3" w:rsidRPr="00CB79A7" w:rsidRDefault="00FB4DA3" w:rsidP="00FB4DA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*If unaccompanied by a parent, carer or guardian please provide proof of DBS to Recreation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEA7ECE" w14:textId="6566BEF9" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
+    <w:p w14:paraId="269D9470" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B95144" w14:textId="2D6F6C61" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
+    <w:p w14:paraId="58C9C992" w14:textId="77777777" w:rsidR="008E2258" w:rsidRDefault="008E2258" w:rsidP="001026DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269D9470" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
-[...9 lines deleted...]
-    <w:p w14:paraId="0ACB43F0" w14:textId="77777777" w:rsidR="00FB4DA3" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="001026DC">
+    <w:p w14:paraId="0ACB43F0" w14:textId="44219E7C" w:rsidR="00FB4DA3" w:rsidRDefault="001026DC" w:rsidP="001026DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Date(s) of hire</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="474CD49D" w14:textId="77777777" w:rsidR="008E2258" w:rsidRPr="00CB79A7" w:rsidRDefault="008E2258" w:rsidP="001026DC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="04388D3D" w14:textId="526052F0" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="00FB4DA3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">**The times should include setup and clearing away times of your </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D3A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>event</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.**</w:t>
+        <w:t>.*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblW w:w="10210" w:type="dxa"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6161"/>
         <w:gridCol w:w="2074"/>
         <w:gridCol w:w="1975"/>
       </w:tblGrid>
       <w:tr w:rsidR="001026DC" w:rsidRPr="00CB79A7" w14:paraId="5ECFA21F" w14:textId="77777777" w:rsidTr="008D3868">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6161" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088F2099" w14:textId="77777777" w:rsidR="001026DC" w:rsidRPr="00CB79A7" w:rsidRDefault="001026DC" w:rsidP="008D3868">
             <w:pPr>
               <w:tabs>
@@ -3435,51 +3566,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE718E8" w14:textId="03909399" w:rsidR="00C25D2E" w:rsidRPr="005D3A8D" w:rsidRDefault="002146A5" w:rsidP="002146A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If you will be using the kitchen facilities at the centre to prepare and/or cook food you must get prior permission from the Council. Please refer to our ‘Terms and Conditions of Hire’ document for details.</w:t>
+        <w:t xml:space="preserve">If you will be using the kitchen facilities at the centre to prepare and/or cook </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>food</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must get prior permission from the Council. Please refer to our ‘Terms and Conditions of Hire’ document for details.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:tblpX="5376" w:tblpY="-21"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C25D2E" w:rsidRPr="00CB79A7" w14:paraId="78880770" w14:textId="77777777" w:rsidTr="005D3A8D">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1192421E" w14:textId="77777777" w:rsidR="00C25D2E" w:rsidRDefault="00C25D2E" w:rsidP="005D3A8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1640"/>
               </w:tabs>
@@ -3582,51 +3731,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If using a 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB79A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> party caterer please provide Company Name and contact details </w:t>
+        <w:t xml:space="preserve"> party </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>caterer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB79A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide Company Name and contact details </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4930B994" w14:textId="0097BAEC" w:rsidR="00C25D2E" w:rsidRPr="00CB79A7" w:rsidRDefault="00C25D2E" w:rsidP="002146A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7095A43D" w14:textId="77777777" w:rsidR="00B5145C" w:rsidRPr="00CB79A7" w:rsidRDefault="00B5145C" w:rsidP="00B5145C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C6CC842" w14:textId="77777777" w:rsidR="00A048E5" w:rsidRPr="00CB79A7" w:rsidRDefault="00A048E5" w:rsidP="00A048E5">
       <w:pPr>
@@ -4043,150 +4210,150 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>http://www.lincoln.gov.uk/datamatchingstatement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE52B00" w14:textId="77777777" w:rsidR="004F31A7" w:rsidRPr="00CB79A7" w:rsidRDefault="004F31A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F31A7" w:rsidRPr="00CB79A7" w:rsidSect="001547C6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="849" w:bottom="284" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EA5E288" w14:textId="77777777" w:rsidR="003F71CA" w:rsidRDefault="003F71CA">
+    <w:p w14:paraId="06D839E8" w14:textId="77777777" w:rsidR="002A4F40" w:rsidRDefault="002A4F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A2EBE5" w14:textId="77777777" w:rsidR="003F71CA" w:rsidRDefault="003F71CA">
+    <w:p w14:paraId="0F33E86E" w14:textId="77777777" w:rsidR="002A4F40" w:rsidRDefault="002A4F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="City Council Logo">
     <w:panose1 w:val="02000500000000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F9849C8" w14:textId="77777777" w:rsidR="003F71CA" w:rsidRDefault="003F71CA">
+    <w:p w14:paraId="1B04C1A5" w14:textId="77777777" w:rsidR="002A4F40" w:rsidRDefault="002A4F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="054B379A" w14:textId="77777777" w:rsidR="003F71CA" w:rsidRDefault="003F71CA">
+    <w:p w14:paraId="3D588556" w14:textId="77777777" w:rsidR="002A4F40" w:rsidRDefault="002A4F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11BC17A3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2E90D5EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D813C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD72F4BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4558,253 +4725,268 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1716392070">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1036393073">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1564828426">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1226717030">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1709408136">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B31018"/>
     <w:rsid w:val="0000781B"/>
     <w:rsid w:val="00016DB3"/>
+    <w:rsid w:val="00023B27"/>
     <w:rsid w:val="00053A5A"/>
     <w:rsid w:val="0007688F"/>
     <w:rsid w:val="00076C5C"/>
     <w:rsid w:val="00081E38"/>
     <w:rsid w:val="000B3FC7"/>
     <w:rsid w:val="000B52E3"/>
     <w:rsid w:val="000C12DC"/>
     <w:rsid w:val="000D1E0B"/>
     <w:rsid w:val="000F3498"/>
     <w:rsid w:val="001026DC"/>
     <w:rsid w:val="001069FF"/>
     <w:rsid w:val="001305D9"/>
     <w:rsid w:val="001547C6"/>
     <w:rsid w:val="00162BF1"/>
     <w:rsid w:val="00186A41"/>
     <w:rsid w:val="001A3822"/>
     <w:rsid w:val="001B2609"/>
     <w:rsid w:val="001C1C8C"/>
     <w:rsid w:val="001D1C6E"/>
     <w:rsid w:val="001D4A34"/>
     <w:rsid w:val="001F6973"/>
     <w:rsid w:val="002146A5"/>
     <w:rsid w:val="00215CE3"/>
     <w:rsid w:val="002216E4"/>
     <w:rsid w:val="00226396"/>
     <w:rsid w:val="00253491"/>
     <w:rsid w:val="00257F9F"/>
     <w:rsid w:val="00264F91"/>
     <w:rsid w:val="002719CD"/>
     <w:rsid w:val="00290F85"/>
     <w:rsid w:val="002932D1"/>
     <w:rsid w:val="00295691"/>
+    <w:rsid w:val="002A4F40"/>
     <w:rsid w:val="002B1BD0"/>
     <w:rsid w:val="002C2704"/>
     <w:rsid w:val="002C6620"/>
     <w:rsid w:val="002D5348"/>
     <w:rsid w:val="002E56E6"/>
     <w:rsid w:val="002F2A7E"/>
+    <w:rsid w:val="002F51BF"/>
     <w:rsid w:val="002F7533"/>
     <w:rsid w:val="003129FF"/>
     <w:rsid w:val="00397517"/>
     <w:rsid w:val="003F71CA"/>
     <w:rsid w:val="004107E3"/>
     <w:rsid w:val="004413BF"/>
     <w:rsid w:val="004744DF"/>
     <w:rsid w:val="00476EBA"/>
     <w:rsid w:val="00493728"/>
     <w:rsid w:val="004A2B3D"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004F31A7"/>
     <w:rsid w:val="004F65E0"/>
     <w:rsid w:val="005040AA"/>
     <w:rsid w:val="005107E6"/>
     <w:rsid w:val="005315E0"/>
     <w:rsid w:val="0053470C"/>
     <w:rsid w:val="00547268"/>
     <w:rsid w:val="00554B38"/>
     <w:rsid w:val="005875AD"/>
     <w:rsid w:val="005C1993"/>
     <w:rsid w:val="005D3A8D"/>
     <w:rsid w:val="005F426E"/>
     <w:rsid w:val="00614529"/>
     <w:rsid w:val="00640DA6"/>
     <w:rsid w:val="00660A07"/>
     <w:rsid w:val="00673CF5"/>
     <w:rsid w:val="0067670D"/>
     <w:rsid w:val="0068670E"/>
     <w:rsid w:val="006B1567"/>
     <w:rsid w:val="006E3895"/>
+    <w:rsid w:val="00714B50"/>
+    <w:rsid w:val="0073414A"/>
     <w:rsid w:val="007503AA"/>
     <w:rsid w:val="00754FC5"/>
     <w:rsid w:val="00755EAB"/>
     <w:rsid w:val="00794D6E"/>
     <w:rsid w:val="007D41E1"/>
     <w:rsid w:val="007E62F7"/>
     <w:rsid w:val="008058FB"/>
     <w:rsid w:val="00815B70"/>
     <w:rsid w:val="00833F6C"/>
     <w:rsid w:val="0084360B"/>
     <w:rsid w:val="0084648C"/>
     <w:rsid w:val="00876558"/>
     <w:rsid w:val="0089335C"/>
     <w:rsid w:val="008944F7"/>
     <w:rsid w:val="00897F29"/>
+    <w:rsid w:val="008E2258"/>
     <w:rsid w:val="00914F04"/>
     <w:rsid w:val="00954DB6"/>
     <w:rsid w:val="00975F77"/>
     <w:rsid w:val="00982130"/>
     <w:rsid w:val="009A025C"/>
     <w:rsid w:val="009B2EED"/>
     <w:rsid w:val="009F6E32"/>
     <w:rsid w:val="00A048E5"/>
     <w:rsid w:val="00A054AC"/>
     <w:rsid w:val="00A212C8"/>
+    <w:rsid w:val="00A53B05"/>
+    <w:rsid w:val="00A62C84"/>
     <w:rsid w:val="00A731AD"/>
     <w:rsid w:val="00A82B9A"/>
     <w:rsid w:val="00AC3D59"/>
     <w:rsid w:val="00B10702"/>
     <w:rsid w:val="00B22297"/>
     <w:rsid w:val="00B27415"/>
     <w:rsid w:val="00B31018"/>
     <w:rsid w:val="00B42E33"/>
     <w:rsid w:val="00B471F9"/>
     <w:rsid w:val="00B5145C"/>
     <w:rsid w:val="00B672C8"/>
+    <w:rsid w:val="00B76433"/>
     <w:rsid w:val="00BA4F44"/>
     <w:rsid w:val="00BF6B68"/>
+    <w:rsid w:val="00C20FB6"/>
     <w:rsid w:val="00C223C0"/>
     <w:rsid w:val="00C25D2E"/>
     <w:rsid w:val="00C32AED"/>
+    <w:rsid w:val="00C91EA9"/>
     <w:rsid w:val="00CB79A7"/>
+    <w:rsid w:val="00CD01F6"/>
     <w:rsid w:val="00CD12A4"/>
     <w:rsid w:val="00CD7ED9"/>
     <w:rsid w:val="00D315D5"/>
     <w:rsid w:val="00D43B2E"/>
     <w:rsid w:val="00D50F26"/>
     <w:rsid w:val="00D63A9C"/>
     <w:rsid w:val="00DA3C5D"/>
     <w:rsid w:val="00DB2DBA"/>
     <w:rsid w:val="00DC412D"/>
+    <w:rsid w:val="00DF1466"/>
     <w:rsid w:val="00E05BCC"/>
     <w:rsid w:val="00E21A4C"/>
     <w:rsid w:val="00E30391"/>
     <w:rsid w:val="00E3240B"/>
     <w:rsid w:val="00E45D8D"/>
     <w:rsid w:val="00E53CE2"/>
     <w:rsid w:val="00E63683"/>
     <w:rsid w:val="00E75408"/>
     <w:rsid w:val="00E922EA"/>
     <w:rsid w:val="00EC1B2B"/>
     <w:rsid w:val="00EC23B7"/>
     <w:rsid w:val="00ED2C73"/>
     <w:rsid w:val="00EF57B7"/>
+    <w:rsid w:val="00F021CB"/>
     <w:rsid w:val="00F055A2"/>
     <w:rsid w:val="00F327B3"/>
     <w:rsid w:val="00F77876"/>
     <w:rsid w:val="00FB4DA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2753FC32"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2C26C287-0903-4277-AFFB-F363B18FBB7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -5338,51 +5520,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="005315E0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00186A41"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="225842400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recreation@lincoln.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -5662,75 +5844,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>491</Words>
-  <Characters>2798</Characters>
+  <Words>497</Words>
+  <Characters>2837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Community Centre &amp; Sport Facility Booking Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lincoln City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3283</CharactersWithSpaces>
+  <CharactersWithSpaces>3328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3080284</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:recreation@lincoln.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>